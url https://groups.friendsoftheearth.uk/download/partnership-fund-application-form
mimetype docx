--- v2 (2026-03-16)
+++ v3 (2026-05-16)
@@ -1,5562 +1,6132 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
-  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidRPr="00103E9D" w:rsidR="009D579C" w:rsidP="009D579C" w:rsidRDefault="009D579C" w14:paraId="1A03761E" w14:textId="31BEFCAE">
-[...4 lines deleted...]
-        <w:rPr/>
+    <w:p w14:paraId="1E994C73" w14:textId="77777777" w:rsidR="006D7F08" w:rsidRDefault="006D7F08" w:rsidP="00DA0667">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Arial Black"/>
+          <w:b/>
+          <w:sz w:val="36"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="145F6C1B" w14:textId="77777777" w:rsidR="001F68A0" w:rsidRDefault="001F68A0" w:rsidP="00DA0667">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Arial Black"/>
+          <w:b/>
+          <w:sz w:val="36"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4FDE93FD" w14:textId="62E7CA9F" w:rsidR="009F014E" w:rsidRPr="006904F4" w:rsidRDefault="092E206F" w:rsidP="006904F4">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Arial Black"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="1E234D"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006904F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Arial Black"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="1E234D"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Partnership</w:t>
+      </w:r>
+      <w:r w:rsidR="009F014E" w:rsidRPr="006904F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Arial Black"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="1E234D"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="009D579C">
-[...25 lines deleted...]
-        <w:r w:rsidRPr="2969B368" w:rsidR="009D579C">
+      <w:r w:rsidR="00DA0667" w:rsidRPr="006904F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Arial Black"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="1E234D"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>F</w:t>
+      </w:r>
+      <w:r w:rsidR="009F014E" w:rsidRPr="006904F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Arial Black"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="1E234D"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>und</w:t>
+      </w:r>
+      <w:r w:rsidR="00B35AB8" w:rsidRPr="006904F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Arial Black"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="1E234D"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="005D43B6" w:rsidRPr="006904F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Arial Black"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="1E234D"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidR="009F014E" w:rsidRPr="006904F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Arial Black"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="1E234D"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>pplication form</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28E026C8" w14:textId="77777777" w:rsidR="009F014E" w:rsidRPr="00944D01" w:rsidRDefault="009F014E" w:rsidP="000411CB">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Times"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3A3C8047" w14:textId="29D101E2" w:rsidR="009F014E" w:rsidRPr="00944D01" w:rsidRDefault="009F014E" w:rsidP="69383FE6">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:hAnsi="Libre Franklin"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="69383FE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:hAnsi="Libre Franklin"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Please read through this form carefully, then complete all sections of it</w:t>
+      </w:r>
+      <w:r w:rsidR="00492690" w:rsidRPr="69383FE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:hAnsi="Libre Franklin"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and send it to </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId12">
+        <w:r w:rsidR="659A47CB" w:rsidRPr="69383FE6">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Libre Franklin" w:hAnsi="Libre Franklin"/>
+            <w:i/>
+            <w:iCs/>
+            <w:lang w:val="en-GB"/>
           </w:rPr>
           <w:t>community@foe.co.uk</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="2969B368" w:rsidR="009D579C">
-[...25 lines deleted...]
-          <w:noProof w:val="0"/>
+      <w:r w:rsidR="659A47CB" w:rsidRPr="69383FE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:hAnsi="Libre Franklin"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57DC52CD" w14:textId="7EED6C4F" w:rsidR="69383FE6" w:rsidRDefault="69383FE6" w:rsidP="69383FE6">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2806DFFD" w14:textId="1C7D880C" w:rsidR="00802B18" w:rsidRPr="006904F4" w:rsidRDefault="00BF0319" w:rsidP="69383FE6">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="AvantGarde"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="1E234D"/>
-          <w:sz w:val="22"/>
-[...13 lines deleted...]
-          <w:noProof w:val="0"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006904F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="1E234D"/>
-          <w:sz w:val="22"/>
-[...417 lines deleted...]
-      </w:r>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>How much funding are you applying for?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17D24A83" w14:textId="793D39C6" w:rsidR="00802B18" w:rsidRPr="00944D01" w:rsidRDefault="2A59781E" w:rsidP="7E4EBD92">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:hAnsi="Libre Franklin"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="7E4EBD92">
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:hAnsi="Libre Franklin"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>You may apply for up to £500.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E02CB41" w14:textId="77777777" w:rsidR="00802B18" w:rsidRPr="00944D01" w:rsidRDefault="00802B18" w:rsidP="00802B18">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:hAnsi="Libre Franklin"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:sdt>
       <w:sdtPr>
-        <w:id w:val="-2141415541"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:hAnsi="Libre Franklin"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:id w:val="-1543976382"/>
         <w:placeholder>
-          <w:docPart w:val="2295A401982C49689B1B536AB8DC3ABF"/>
+          <w:docPart w:val="98ED3D4B79DE426BBDC9EDDAF77F4D84"/>
         </w:placeholder>
         <w:showingPlcHdr/>
       </w:sdtPr>
+      <w:sdtEndPr/>
       <w:sdtContent>
-        <w:p w:rsidRPr="00B04C78" w:rsidR="009D579C" w:rsidP="009D579C" w:rsidRDefault="009D579C" w14:paraId="25D6CB74" w14:textId="77777777">
-          <w:r w:rsidRPr="00EC7D44">
+        <w:p w14:paraId="3C116B90" w14:textId="3C3C51A8" w:rsidR="00B35AB8" w:rsidRPr="00944D01" w:rsidRDefault="00802B18" w:rsidP="00802B18">
+          <w:pPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Arial"/>
+              <w:b/>
+              <w:sz w:val="32"/>
+              <w:lang w:val="en-GB"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="00944D01">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
+              <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Calibri" w:hAnsi="Libre Franklin"/>
             </w:rPr>
-            <w:t>Click or tap here to enter text.</w:t>
+            <w:t>Click here to enter text.</w:t>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
-    <w:p w:rsidRPr="00B04C78" w:rsidR="009D579C" w:rsidP="009D579C" w:rsidRDefault="009D579C" w14:paraId="3C47E325" w14:textId="77777777">
-[...4 lines deleted...]
-    <w:p w:rsidRPr="00B04C78" w:rsidR="009D579C" w:rsidP="009D579C" w:rsidRDefault="009D579C" w14:paraId="2CE1CE02" w14:textId="77777777">
+    <w:p w14:paraId="20360DDE" w14:textId="77777777" w:rsidR="00802B18" w:rsidRPr="00944D01" w:rsidRDefault="00802B18" w:rsidP="000411CB">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:hAnsi="Libre Franklin"/>
+          <w:i/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5167769A" w14:textId="16A56D8A" w:rsidR="009F014E" w:rsidRPr="00944D01" w:rsidRDefault="009F014E" w:rsidP="00802B18">
+      <w:pPr>
+        <w:shd w:val="pct10" w:color="000000" w:fill="FFFFFF"/>
+        <w:tabs>
+          <w:tab w:val="center" w:pos="4513"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="AvantGarde"/>
+          <w:b/>
+          <w:sz w:val="32"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00944D01">
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="32"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Details of </w:t>
+      </w:r>
+      <w:r w:rsidR="0019757D" w:rsidRPr="00944D01">
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="32"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>group applying</w:t>
+      </w:r>
+      <w:r w:rsidR="00802B18" w:rsidRPr="00944D01">
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="32"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="093DDEE5" w14:textId="77777777" w:rsidR="009F014E" w:rsidRPr="00944D01" w:rsidRDefault="009F014E" w:rsidP="000411CB">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="AvantGarde"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="45569F41" w14:textId="58210942" w:rsidR="000411CB" w:rsidRPr="00944D01" w:rsidRDefault="009F014E" w:rsidP="00B35AB8">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3240"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:hAnsi="Libre Franklin"/>
+          <w:b/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00944D01">
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:hAnsi="Libre Franklin"/>
+          <w:b/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Name of </w:t>
+      </w:r>
+      <w:r w:rsidR="00A05EC9" w:rsidRPr="00944D01">
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:hAnsi="Libre Franklin"/>
+          <w:b/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>g</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00944D01">
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:hAnsi="Libre Franklin"/>
+          <w:b/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>roup</w:t>
+      </w:r>
+      <w:r w:rsidR="0019757D" w:rsidRPr="00944D01">
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:hAnsi="Libre Franklin"/>
+          <w:b/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="00B35AB8" w:rsidRPr="00944D01">
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:hAnsi="Libre Franklin"/>
+          <w:b/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="259CAEB7" w14:textId="27285D9A" w:rsidR="009F014E" w:rsidRPr="00944D01" w:rsidRDefault="00A2198D" w:rsidP="000411CB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:hAnsi="Libre Franklin"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
       <w:sdt>
         <w:sdtPr>
-          <w:id w:val="1383287183"/>
-[...4 lines deleted...]
-          </w14:checkbox>
+          <w:rPr>
+            <w:rFonts w:ascii="Libre Franklin" w:hAnsi="Libre Franklin"/>
+            <w:lang w:val="en-GB"/>
+          </w:rPr>
+          <w:id w:val="-1525860558"/>
+          <w:placeholder>
+            <w:docPart w:val="566C5F34B12B44529B40E7F237410F37"/>
+          </w:placeholder>
+          <w:temporary/>
+          <w:showingPlcHdr/>
+          <w15:appearance w15:val="hidden"/>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidRPr="1BF82CDB">
+          <w:r w:rsidR="0019757D" w:rsidRPr="00944D01">
             <w:rPr>
-              <w:rFonts w:hint="eastAsia" w:ascii="MS Gothic" w:hAnsi="MS Gothic" w:eastAsia="MS Gothic" w:cs="MS Gothic"/>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Calibri" w:hAnsi="Libre Franklin"/>
             </w:rPr>
-            <w:t>☐</w:t>
+            <w:t>Click here to enter text.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidRPr="00B04C78">
-[...3 lines deleted...]
-    <w:p w:rsidRPr="00B04C78" w:rsidR="009D579C" w:rsidP="009D579C" w:rsidRDefault="009D579C" w14:paraId="6DA8F080" w14:textId="77777777">
+    </w:p>
+    <w:p w14:paraId="529BA061" w14:textId="46417CCA" w:rsidR="000411CB" w:rsidRPr="00944D01" w:rsidRDefault="0019757D" w:rsidP="000411CB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:hAnsi="Libre Franklin"/>
+          <w:b/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00944D01">
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:hAnsi="Libre Franklin"/>
+          <w:b/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Name </w:t>
+      </w:r>
+      <w:r w:rsidR="00DD6A56" w:rsidRPr="00944D01">
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:hAnsi="Libre Franklin"/>
+          <w:b/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">and position in </w:t>
+      </w:r>
+      <w:r w:rsidR="00A05EC9" w:rsidRPr="00944D01">
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:hAnsi="Libre Franklin"/>
+          <w:b/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>g</w:t>
+      </w:r>
+      <w:r w:rsidR="00DD6A56" w:rsidRPr="00944D01">
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:hAnsi="Libre Franklin"/>
+          <w:b/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">roup </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00944D01">
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:hAnsi="Libre Franklin"/>
+          <w:b/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">of </w:t>
+      </w:r>
+      <w:r w:rsidR="00A05EC9" w:rsidRPr="00944D01">
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:hAnsi="Libre Franklin"/>
+          <w:b/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>applicant</w:t>
+      </w:r>
+      <w:r w:rsidR="00A724D1" w:rsidRPr="00944D01">
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:hAnsi="Libre Franklin"/>
+          <w:b/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="009F014E" w:rsidRPr="00944D01">
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:hAnsi="Libre Franklin"/>
+          <w:b/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06E76CD0" w14:textId="3764955C" w:rsidR="009F014E" w:rsidRPr="00944D01" w:rsidRDefault="00A2198D" w:rsidP="000411CB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:hAnsi="Libre Franklin"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
       <w:sdt>
         <w:sdtPr>
-          <w:id w:val="-1762830998"/>
-[...4 lines deleted...]
-          </w14:checkbox>
+          <w:rPr>
+            <w:rFonts w:ascii="Libre Franklin" w:hAnsi="Libre Franklin"/>
+            <w:lang w:val="en-GB"/>
+          </w:rPr>
+          <w:id w:val="1764501793"/>
+          <w:placeholder>
+            <w:docPart w:val="DefaultPlaceholder_1081868574"/>
+          </w:placeholder>
+          <w:showingPlcHdr/>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r>
+          <w:r w:rsidR="0019757D" w:rsidRPr="00944D01">
             <w:rPr>
-              <w:rFonts w:hint="eastAsia" w:ascii="MS Gothic" w:hAnsi="MS Gothic" w:eastAsia="MS Gothic"/>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Calibri" w:hAnsi="Libre Franklin"/>
             </w:rPr>
-            <w:t>☐</w:t>
+            <w:t>Click here to enter text.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidRPr="00B04C78">
-[...6 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p w14:paraId="0912391E" w14:textId="77777777" w:rsidR="000411CB" w:rsidRPr="00944D01" w:rsidRDefault="009F014E" w:rsidP="000411CB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:hAnsi="Libre Franklin"/>
+          <w:b/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00944D01">
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:hAnsi="Libre Franklin"/>
+          <w:b/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Address for correspondence</w:t>
+      </w:r>
+      <w:r w:rsidR="00A724D1" w:rsidRPr="00944D01">
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:hAnsi="Libre Franklin"/>
+          <w:b/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76B3DF60" w14:textId="45ED8D68" w:rsidR="009F014E" w:rsidRPr="00944D01" w:rsidRDefault="00A2198D" w:rsidP="000411CB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:hAnsi="Libre Franklin"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Libre Franklin" w:hAnsi="Libre Franklin"/>
+            <w:lang w:val="en-GB"/>
+          </w:rPr>
+          <w:id w:val="-263231077"/>
+          <w:placeholder>
+            <w:docPart w:val="DefaultPlaceholder_1081868574"/>
+          </w:placeholder>
+          <w:showingPlcHdr/>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="000411CB" w:rsidRPr="00944D01">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Calibri" w:hAnsi="Libre Franklin"/>
+            </w:rPr>
+            <w:t>Click here to enter text.</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+    </w:p>
+    <w:p w14:paraId="04E48A16" w14:textId="26F9FD51" w:rsidR="000411CB" w:rsidRPr="00944D01" w:rsidRDefault="00A724D1" w:rsidP="000411CB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:hAnsi="Libre Franklin"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00944D01">
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:hAnsi="Libre Franklin"/>
+          <w:b/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>E</w:t>
+      </w:r>
+      <w:r w:rsidR="009F014E" w:rsidRPr="00944D01">
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:hAnsi="Libre Franklin"/>
+          <w:b/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>-mail address</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00944D01">
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:hAnsi="Libre Franklin"/>
+          <w:b/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="000411CB" w:rsidRPr="00944D01">
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:hAnsi="Libre Franklin"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Libre Franklin" w:hAnsi="Libre Franklin"/>
+            <w:lang w:val="en-GB"/>
+          </w:rPr>
+          <w:id w:val="-1365507561"/>
+          <w:placeholder>
+            <w:docPart w:val="DefaultPlaceholder_1081868574"/>
+          </w:placeholder>
+          <w:showingPlcHdr/>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="000411CB" w:rsidRPr="00944D01">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Calibri" w:hAnsi="Libre Franklin"/>
+            </w:rPr>
+            <w:t>Click here to enter text.</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+    </w:p>
+    <w:p w14:paraId="5747D4CD" w14:textId="00AA9E04" w:rsidR="000411CB" w:rsidRPr="00944D01" w:rsidRDefault="009F014E" w:rsidP="000411CB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:hAnsi="Libre Franklin"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00944D01">
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:hAnsi="Libre Franklin"/>
+          <w:b/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Signature</w:t>
+      </w:r>
+      <w:r w:rsidR="00A724D1" w:rsidRPr="00944D01">
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:hAnsi="Libre Franklin"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Libre Franklin" w:hAnsi="Libre Franklin"/>
+            <w:lang w:val="en-GB"/>
+          </w:rPr>
+          <w:id w:val="-258368277"/>
+          <w:placeholder>
+            <w:docPart w:val="DefaultPlaceholder_1081868574"/>
+          </w:placeholder>
+          <w:showingPlcHdr/>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="000411CB" w:rsidRPr="00DD5212">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Calibri" w:hAnsi="Libre Franklin"/>
+            </w:rPr>
+            <w:t>Click here to enter text.</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+    </w:p>
+    <w:p w14:paraId="5CE1CC80" w14:textId="06B58AD7" w:rsidR="009F014E" w:rsidRPr="00944D01" w:rsidRDefault="009F014E" w:rsidP="000411CB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:hAnsi="Libre Franklin"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00944D01">
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:hAnsi="Libre Franklin"/>
+          <w:b/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Date</w:t>
+      </w:r>
+      <w:r w:rsidR="00A724D1" w:rsidRPr="00944D01">
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:hAnsi="Libre Franklin"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="000411CB" w:rsidRPr="00944D01">
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:hAnsi="Libre Franklin"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Libre Franklin" w:hAnsi="Libre Franklin"/>
+            <w:lang w:val="en-GB"/>
+          </w:rPr>
+          <w:id w:val="1210532524"/>
+          <w:placeholder>
+            <w:docPart w:val="DefaultPlaceholder_1081868576"/>
+          </w:placeholder>
+          <w:showingPlcHdr/>
+          <w:date>
+            <w:dateFormat w:val="dd/MM/yyyy"/>
+            <w:lid w:val="en-GB"/>
+            <w:storeMappedDataAs w:val="dateTime"/>
+            <w:calendar w:val="gregorian"/>
+          </w:date>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="000411CB" w:rsidRPr="00944D01">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Calibri" w:hAnsi="Libre Franklin"/>
+            </w:rPr>
+            <w:t>Click here to enter a date.</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+    </w:p>
+    <w:p w14:paraId="7D9BFD51" w14:textId="77777777" w:rsidR="000411CB" w:rsidRPr="00944D01" w:rsidRDefault="000411CB" w:rsidP="000411CB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:hAnsi="Libre Franklin"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5D6F3D70" w14:textId="722FC5BA" w:rsidR="009F014E" w:rsidRPr="00944D01" w:rsidRDefault="009F014E" w:rsidP="7E4EBD92">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:hAnsi="Libre Franklin"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="7E4EBD92">
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:hAnsi="Libre Franklin"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>This application is endorsed by the follo</w:t>
+      </w:r>
+      <w:r w:rsidR="00204047" w:rsidRPr="7E4EBD92">
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:hAnsi="Libre Franklin"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">wing </w:t>
+      </w:r>
+      <w:r w:rsidR="490FC955" w:rsidRPr="7E4EBD92">
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:hAnsi="Libre Franklin"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>member</w:t>
+      </w:r>
+      <w:r w:rsidR="00204047" w:rsidRPr="7E4EBD92">
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:hAnsi="Libre Franklin"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="7E4EBD92">
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:hAnsi="Libre Franklin"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">of the </w:t>
+      </w:r>
+      <w:r w:rsidR="0063268C" w:rsidRPr="7E4EBD92">
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:hAnsi="Libre Franklin"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>g</w:t>
+      </w:r>
+      <w:r w:rsidRPr="7E4EBD92">
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:hAnsi="Libre Franklin"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>roup</w:t>
+      </w:r>
+      <w:r w:rsidR="008A16C0" w:rsidRPr="7E4EBD92">
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:hAnsi="Libre Franklin"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="7E4EBD92">
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:hAnsi="Libre Franklin"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="433A5B73" w14:textId="77777777" w:rsidR="001105EF" w:rsidRPr="00944D01" w:rsidRDefault="001105EF" w:rsidP="000411CB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:hAnsi="Libre Franklin"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00944D01">
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:hAnsi="Libre Franklin"/>
+          <w:b/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Name and position in group:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00944D01">
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:hAnsi="Libre Franklin"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3CDD75AA" w14:textId="36645C6C" w:rsidR="000411CB" w:rsidRPr="00944D01" w:rsidRDefault="00A2198D" w:rsidP="000411CB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:hAnsi="Libre Franklin"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Libre Franklin" w:hAnsi="Libre Franklin"/>
+            <w:lang w:val="en-GB"/>
+          </w:rPr>
+          <w:id w:val="-345870568"/>
+          <w:placeholder>
+            <w:docPart w:val="DefaultPlaceholder_1081868574"/>
+          </w:placeholder>
+          <w:showingPlcHdr/>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="000411CB" w:rsidRPr="00944D01">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Calibri" w:hAnsi="Libre Franklin"/>
+            </w:rPr>
+            <w:t>Click here to enter text.</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+    </w:p>
+    <w:p w14:paraId="698C7657" w14:textId="77777777" w:rsidR="000411CB" w:rsidRPr="00944D01" w:rsidRDefault="009F014E" w:rsidP="000411CB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:hAnsi="Libre Franklin"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00944D01">
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:hAnsi="Libre Franklin"/>
+          <w:b/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Signature</w:t>
+      </w:r>
+      <w:r w:rsidR="00A724D1" w:rsidRPr="00944D01">
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:hAnsi="Libre Franklin"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="000411CB" w:rsidRPr="00944D01">
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:hAnsi="Libre Franklin"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Libre Franklin" w:hAnsi="Libre Franklin"/>
+            <w:lang w:val="en-GB"/>
+          </w:rPr>
+          <w:id w:val="32320149"/>
+          <w:placeholder>
+            <w:docPart w:val="DefaultPlaceholder_1081868574"/>
+          </w:placeholder>
+          <w:showingPlcHdr/>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="000411CB" w:rsidRPr="00DD5212">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Calibri" w:hAnsi="Libre Franklin"/>
+            </w:rPr>
+            <w:t>Click here to enter text.</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+    </w:p>
+    <w:p w14:paraId="564EDD3A" w14:textId="5C62B3B0" w:rsidR="009F014E" w:rsidRPr="00944D01" w:rsidRDefault="009F014E" w:rsidP="000411CB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:hAnsi="Libre Franklin"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00944D01">
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:hAnsi="Libre Franklin"/>
+          <w:b/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Date</w:t>
+      </w:r>
+      <w:r w:rsidR="000411CB" w:rsidRPr="00944D01">
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:hAnsi="Libre Franklin"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Libre Franklin" w:hAnsi="Libre Franklin"/>
+            <w:lang w:val="en-GB"/>
+          </w:rPr>
+          <w:id w:val="951974864"/>
+          <w:placeholder>
+            <w:docPart w:val="DefaultPlaceholder_1081868576"/>
+          </w:placeholder>
+          <w:showingPlcHdr/>
+          <w:date>
+            <w:dateFormat w:val="dd/MM/yyyy"/>
+            <w:lid w:val="en-GB"/>
+            <w:storeMappedDataAs w:val="dateTime"/>
+            <w:calendar w:val="gregorian"/>
+          </w:date>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="000411CB" w:rsidRPr="00944D01">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Calibri" w:hAnsi="Libre Franklin"/>
+            </w:rPr>
+            <w:t>Click here to enter a date.</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+    </w:p>
+    <w:p w14:paraId="2D450930" w14:textId="77777777" w:rsidR="001105EF" w:rsidRPr="00944D01" w:rsidRDefault="001105EF" w:rsidP="000411CB">
+      <w:pPr>
+        <w:spacing w:line="287" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:hAnsi="Libre Franklin"/>
+          <w:b/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="738221EE" w14:textId="77777777" w:rsidR="001F68A0" w:rsidRDefault="001F68A0" w:rsidP="000411CB">
+      <w:pPr>
+        <w:spacing w:line="287" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:hAnsi="Libre Franklin"/>
+          <w:b/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5BB48FD8" w14:textId="77777777" w:rsidR="00092A22" w:rsidRDefault="00092A22" w:rsidP="000411CB">
+      <w:pPr>
+        <w:spacing w:line="287" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:hAnsi="Libre Franklin"/>
+          <w:b/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="318917B9" w14:textId="77777777" w:rsidR="00092A22" w:rsidRDefault="00092A22" w:rsidP="000411CB">
+      <w:pPr>
+        <w:spacing w:line="287" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:hAnsi="Libre Franklin"/>
+          <w:b/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="37504EED" w14:textId="38FF3460" w:rsidR="00B35AB8" w:rsidRPr="00944D01" w:rsidRDefault="009F014E" w:rsidP="000411CB">
+      <w:pPr>
+        <w:spacing w:line="287" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:hAnsi="Libre Franklin"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00944D01">
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:hAnsi="Libre Franklin"/>
+          <w:b/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Do you need a decision by a particular date?</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00944D01">
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:hAnsi="Libre Franklin"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1111A86F" w14:textId="65A1F400" w:rsidR="00B35AB8" w:rsidRPr="00944D01" w:rsidRDefault="00B35AB8" w:rsidP="000411CB">
+      <w:pPr>
+        <w:spacing w:line="287" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:hAnsi="Libre Franklin"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00944D01">
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:hAnsi="Libre Franklin"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Check3"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:checkBox>
+              <w:sizeAuto/>
+              <w:default w:val="0"/>
+            </w:checkBox>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidRPr="00944D01">
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:hAnsi="Libre Franklin"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="00944D01">
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:hAnsi="Libre Franklin"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00944D01">
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:hAnsi="Libre Franklin"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="00944D01">
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:hAnsi="Libre Franklin"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="00944D01">
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:hAnsi="Libre Franklin"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00944D01">
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:hAnsi="Libre Franklin"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00FA0DC0" w:rsidRPr="00944D01">
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:hAnsi="Libre Franklin"/>
+          <w:iCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Yes</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA0DC0" w:rsidRPr="00944D01">
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:hAnsi="Libre Franklin"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51943E14" w14:textId="4208C608" w:rsidR="000411CB" w:rsidRPr="00944D01" w:rsidRDefault="00B35AB8" w:rsidP="000411CB">
+      <w:pPr>
+        <w:spacing w:line="287" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:hAnsi="Libre Franklin"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00944D01">
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:hAnsi="Libre Franklin"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Check4"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:checkBox>
+              <w:sizeAuto/>
+              <w:default w:val="0"/>
+            </w:checkBox>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidRPr="00944D01">
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:hAnsi="Libre Franklin"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="00944D01">
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:hAnsi="Libre Franklin"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00944D01">
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:hAnsi="Libre Franklin"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="00944D01">
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:hAnsi="Libre Franklin"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="00944D01">
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:hAnsi="Libre Franklin"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00944D01">
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:hAnsi="Libre Franklin"/>
+          <w:iCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00FA0DC0" w:rsidRPr="00944D01">
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:hAnsi="Libre Franklin"/>
+          <w:iCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">No </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E8EB87C" w14:textId="37539252" w:rsidR="00A724D1" w:rsidRDefault="000411CB" w:rsidP="000411CB">
+      <w:pPr>
+        <w:spacing w:line="287" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:hAnsi="Libre Franklin"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00944D01">
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:hAnsi="Libre Franklin"/>
+          <w:b/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>If yes, by when?</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00944D01">
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:hAnsi="Libre Franklin"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Libre Franklin" w:hAnsi="Libre Franklin"/>
+            <w:lang w:val="en-GB"/>
+          </w:rPr>
+          <w:id w:val="95061245"/>
+          <w:placeholder>
+            <w:docPart w:val="DefaultPlaceholder_1081868576"/>
+          </w:placeholder>
+          <w:showingPlcHdr/>
+          <w:date>
+            <w:dateFormat w:val="dd/MM/yyyy"/>
+            <w:lid w:val="en-GB"/>
+            <w:storeMappedDataAs w:val="dateTime"/>
+            <w:calendar w:val="gregorian"/>
+          </w:date>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidRPr="00944D01">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Calibri" w:hAnsi="Libre Franklin"/>
+            </w:rPr>
+            <w:t>Click here to enter a date.</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+    </w:p>
+    <w:p w14:paraId="1C211C2C" w14:textId="77777777" w:rsidR="000527F4" w:rsidRPr="00944D01" w:rsidRDefault="000527F4" w:rsidP="000411CB">
+      <w:pPr>
+        <w:spacing w:line="287" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:hAnsi="Libre Franklin"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5F397D5E" w14:textId="75743A11" w:rsidR="00802B18" w:rsidRPr="00944D01" w:rsidRDefault="008A16C0" w:rsidP="00802B18">
+      <w:pPr>
+        <w:spacing w:line="287" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:hAnsi="Libre Franklin"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:hAnsi="Libre Franklin"/>
+          <w:b/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>P</w:t>
+      </w:r>
+      <w:r w:rsidR="00802B18" w:rsidRPr="00944D01">
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:hAnsi="Libre Franklin"/>
+          <w:b/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>lease provide the</w:t>
+      </w:r>
+      <w:r w:rsidR="000C16F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:hAnsi="Libre Franklin"/>
+          <w:b/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> details of the</w:t>
+      </w:r>
+      <w:r w:rsidR="00C748D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:hAnsi="Libre Franklin"/>
+          <w:b/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C748D4" w:rsidRPr="00944D01">
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:hAnsi="Libre Franklin"/>
+          <w:b/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>group bank account</w:t>
+      </w:r>
+      <w:r w:rsidR="000C16F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:hAnsi="Libre Franklin"/>
+          <w:b/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> into which the grant should be lodged</w:t>
+      </w:r>
+      <w:r w:rsidR="006F2682">
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:hAnsi="Libre Franklin"/>
+          <w:b/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C886C14" w14:textId="77777777" w:rsidR="00802B18" w:rsidRPr="00944D01" w:rsidRDefault="00802B18" w:rsidP="00802B18">
+      <w:pPr>
+        <w:spacing w:line="287" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:hAnsi="Libre Franklin"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:sdt>
       <w:sdtPr>
-        <w:id w:val="204986141"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:hAnsi="Libre Franklin"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:id w:val="1551959435"/>
         <w:placeholder>
-          <w:docPart w:val="2295A401982C49689B1B536AB8DC3ABF"/>
+          <w:docPart w:val="704C0BC7A6AD4789BECAACAEE926C4A5"/>
         </w:placeholder>
-        <w:showingPlcHdr/>
       </w:sdtPr>
+      <w:sdtEndPr/>
       <w:sdtContent>
-        <w:p w:rsidRPr="00B04C78" w:rsidR="009D579C" w:rsidP="009D579C" w:rsidRDefault="009D579C" w14:paraId="1CE04F67" w14:textId="77777777">
-          <w:r w:rsidRPr="00EC7D44">
+        <w:p w14:paraId="5A88BD66" w14:textId="1048DD68" w:rsidR="00725F80" w:rsidRDefault="00725F80" w:rsidP="00802B18">
+          <w:pPr>
+            <w:spacing w:line="360" w:lineRule="auto"/>
             <w:rPr>
-              <w:rStyle w:val="PlaceholderText"/>
+              <w:rFonts w:ascii="Libre Franklin" w:hAnsi="Libre Franklin"/>
+              <w:lang w:val="en-GB"/>
             </w:rPr>
-            <w:t>Click or tap here to enter text.</w:t>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Libre Franklin" w:hAnsi="Libre Franklin"/>
+              <w:lang w:val="en-GB"/>
+            </w:rPr>
+            <w:t>Name on account:</w:t>
+          </w:r>
+        </w:p>
+        <w:p w14:paraId="6682C108" w14:textId="6DA12802" w:rsidR="00C0126A" w:rsidRDefault="00C0126A" w:rsidP="00802B18">
+          <w:pPr>
+            <w:spacing w:line="360" w:lineRule="auto"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Libre Franklin" w:hAnsi="Libre Franklin"/>
+              <w:lang w:val="en-GB"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Libre Franklin" w:hAnsi="Libre Franklin"/>
+              <w:lang w:val="en-GB"/>
+            </w:rPr>
+            <w:t>Account number:</w:t>
+          </w:r>
+        </w:p>
+        <w:p w14:paraId="79391B45" w14:textId="509AFF7A" w:rsidR="00802B18" w:rsidRPr="00944D01" w:rsidRDefault="00C0126A" w:rsidP="00802B18">
+          <w:pPr>
+            <w:spacing w:line="360" w:lineRule="auto"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Libre Franklin" w:hAnsi="Libre Franklin"/>
+              <w:lang w:val="en-GB"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Libre Franklin" w:hAnsi="Libre Franklin"/>
+              <w:lang w:val="en-GB"/>
+            </w:rPr>
+            <w:t>Sort code:</w:t>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
-    <w:p w:rsidRPr="000B5C1F" w:rsidR="009D579C" w:rsidP="009D579C" w:rsidRDefault="009D579C" w14:paraId="6452E1A8" w14:textId="77777777"/>
-[...30 lines deleted...]
-      </w:r>
+    <w:p w14:paraId="6EF973A6" w14:textId="77777777" w:rsidR="00802B18" w:rsidRPr="00944D01" w:rsidRDefault="00802B18" w:rsidP="000411CB">
+      <w:pPr>
+        <w:spacing w:line="287" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:hAnsi="Libre Franklin"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0EE2D7F0" w14:textId="5D967174" w:rsidR="2DC06E0E" w:rsidRDefault="2DC06E0E" w:rsidP="7E4EBD92">
+      <w:pPr>
+        <w:spacing w:line="287" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:hAnsi="Libre Franklin"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="7E4EBD92">
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:hAnsi="Libre Franklin"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">If you do not have access to a bank account, please notify your regional staff who will </w:t>
+      </w:r>
+      <w:r w:rsidR="014E1823" w:rsidRPr="7E4EBD92">
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:hAnsi="Libre Franklin"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>help arrange payment by other means such as cash</w:t>
+      </w:r>
+      <w:r w:rsidRPr="7E4EBD92">
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:hAnsi="Libre Franklin"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06014EEC" w14:textId="248B67A7" w:rsidR="7E4EBD92" w:rsidRDefault="7E4EBD92" w:rsidP="7E4EBD92">
+      <w:pPr>
+        <w:spacing w:line="287" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:hAnsi="Libre Franklin"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0469BD6A" w14:textId="77777777" w:rsidR="009F014E" w:rsidRPr="006904F4" w:rsidRDefault="009F014E" w:rsidP="000411CB">
+      <w:pPr>
+        <w:shd w:val="pct10" w:color="000000" w:fill="FFFFFF"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:hAnsi="Libre Franklin"/>
+          <w:b/>
+          <w:color w:val="1E234D"/>
+          <w:sz w:val="32"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006904F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="1E234D"/>
+          <w:sz w:val="32"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Why are you applying?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="549A4776" w14:textId="77777777" w:rsidR="000411CB" w:rsidRPr="00944D01" w:rsidRDefault="000411CB" w:rsidP="000411CB">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:hAnsi="Libre Franklin"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="12839359" w14:textId="049DEAFF" w:rsidR="009F014E" w:rsidRPr="00944D01" w:rsidRDefault="3BAED222" w:rsidP="7E4EBD92">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:hAnsi="Libre Franklin"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="4ECFE692">
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:hAnsi="Libre Franklin"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Why do you need the grant?</w:t>
+      </w:r>
+      <w:r w:rsidR="232E5F2F" w:rsidRPr="4ECFE692">
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:hAnsi="Libre Franklin"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (If you attended our anti-racism training, please mention that in your response)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D84F35F" w14:textId="17D51F27" w:rsidR="009F014E" w:rsidRPr="00944D01" w:rsidRDefault="3BAED222" w:rsidP="7E4EBD92">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="7E4EBD92">
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Give a brief description of how your activity will </w:t>
+      </w:r>
+      <w:r w:rsidR="151EE079" w:rsidRPr="7E4EBD92">
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>support</w:t>
+      </w:r>
+      <w:r w:rsidRPr="7E4EBD92">
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="68F7C1EC" w:rsidRPr="7E4EBD92">
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the voices of communities and groups left out in </w:t>
+      </w:r>
+      <w:r w:rsidR="03040D7D" w:rsidRPr="7E4EBD92">
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">society and/or </w:t>
+      </w:r>
+      <w:r w:rsidR="68F7C1EC" w:rsidRPr="7E4EBD92">
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the environment and climate movements. </w:t>
+      </w:r>
+      <w:r w:rsidR="3E5DFF03" w:rsidRPr="7E4EBD92">
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>How is the group, community or organisation you are building a partnership with or supporting impacted or marginalised by society, climate breakdown or left out of the environment an</w:t>
+      </w:r>
+      <w:r w:rsidR="1DB0719C" w:rsidRPr="7E4EBD92">
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Libre Franklin"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">d climate movement? </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F993FA9" w14:textId="7605B209" w:rsidR="009F014E" w:rsidRPr="00944D01" w:rsidRDefault="00FA0DC0" w:rsidP="7E4EBD92">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:hAnsi="Libre Franklin"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="7E4EBD92">
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:hAnsi="Libre Franklin"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="737A7965" w14:textId="191911E1" w:rsidR="7AC9B05B" w:rsidRDefault="7AC9B05B" w:rsidP="7E4EBD92">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:hAnsi="Libre Franklin"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="7E4EBD92">
+        <w:rPr>
+          <w:rStyle w:val="PlaceholderText"/>
+          <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Calibri" w:hAnsi="Libre Franklin"/>
+        </w:rPr>
+        <w:t>Click here to enter text.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="252BF377" w14:textId="77777777" w:rsidR="00A724D1" w:rsidRPr="00944D01" w:rsidRDefault="00A724D1" w:rsidP="000411CB">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:hAnsi="Libre Franklin"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="24B5BD90" w14:textId="7C752719" w:rsidR="00B35AB8" w:rsidRPr="00944D01" w:rsidRDefault="00B35AB8" w:rsidP="00B35AB8">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:hAnsi="Libre Franklin"/>
+          <w:b/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00944D01">
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:hAnsi="Libre Franklin"/>
+          <w:b/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Wh</w:t>
+      </w:r>
+      <w:r w:rsidR="00CA17DC" w:rsidRPr="00944D01">
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:hAnsi="Libre Franklin"/>
+          <w:b/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">at </w:t>
+      </w:r>
+      <w:r w:rsidR="00331C1C" w:rsidRPr="00944D01">
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:hAnsi="Libre Franklin"/>
+          <w:b/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>will the grant contribute to</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00944D01">
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:hAnsi="Libre Franklin"/>
+          <w:b/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">? </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B35F6B5" w14:textId="365EBAEF" w:rsidR="00B35AB8" w:rsidRPr="00944D01" w:rsidRDefault="00B35AB8" w:rsidP="7E4EBD92">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:hAnsi="Libre Franklin"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="7E4EBD92">
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:hAnsi="Libre Franklin"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Give a brief description of the</w:t>
+      </w:r>
+      <w:r w:rsidR="00D8236B" w:rsidRPr="7E4EBD92">
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:hAnsi="Libre Franklin"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="7E4EBD92">
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:hAnsi="Libre Franklin"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>project</w:t>
+      </w:r>
+      <w:r w:rsidR="00EB2C89" w:rsidRPr="7E4EBD92">
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:hAnsi="Libre Franklin"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00364849" w:rsidRPr="7E4EBD92">
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:hAnsi="Libre Franklin"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D8236B" w:rsidRPr="7E4EBD92">
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:hAnsi="Libre Franklin"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>campaign</w:t>
+      </w:r>
+      <w:r w:rsidR="00EB2C89" w:rsidRPr="7E4EBD92">
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:hAnsi="Libre Franklin"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, or </w:t>
+      </w:r>
+      <w:r w:rsidR="00A079E6" w:rsidRPr="7E4EBD92">
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:hAnsi="Libre Franklin"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>circumstances</w:t>
+      </w:r>
+      <w:r w:rsidR="000955D9" w:rsidRPr="7E4EBD92">
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:hAnsi="Libre Franklin"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00FC5162" w:rsidRPr="7E4EBD92">
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:hAnsi="Libre Franklin"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>behind</w:t>
+      </w:r>
+      <w:r w:rsidR="000955D9" w:rsidRPr="7E4EBD92">
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:hAnsi="Libre Franklin"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> this grant application</w:t>
+      </w:r>
+      <w:r w:rsidRPr="7E4EBD92">
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:hAnsi="Libre Franklin"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00591D1B" w:rsidRPr="7E4EBD92">
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:hAnsi="Libre Franklin"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="183CD604" w:rsidRPr="7E4EBD92">
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:hAnsi="Libre Franklin"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Outline how you will maintain the relationships formed through this partnership.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2227D122" w14:textId="77777777" w:rsidR="00A724D1" w:rsidRPr="00944D01" w:rsidRDefault="00A724D1" w:rsidP="000411CB">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:hAnsi="Libre Franklin"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:sdt>
       <w:sdtPr>
-        <w:id w:val="-1663003692"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:hAnsi="Libre Franklin"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:id w:val="359397326"/>
         <w:placeholder>
-          <w:docPart w:val="2295A401982C49689B1B536AB8DC3ABF"/>
+          <w:docPart w:val="DefaultPlaceholder_1081868574"/>
         </w:placeholder>
         <w:showingPlcHdr/>
       </w:sdtPr>
+      <w:sdtEndPr/>
       <w:sdtContent>
-        <w:p w:rsidRPr="00B04C78" w:rsidR="009D579C" w:rsidP="009D579C" w:rsidRDefault="009D579C" w14:paraId="13C826AA" w14:textId="77777777">
-          <w:r w:rsidRPr="00EC7D44">
+        <w:p w14:paraId="05665F70" w14:textId="0A1B4DA6" w:rsidR="00B35AB8" w:rsidRPr="00944D01" w:rsidRDefault="00B35AB8" w:rsidP="000411CB">
+          <w:pPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Libre Franklin" w:hAnsi="Libre Franklin"/>
+              <w:iCs/>
+              <w:lang w:val="en-GB"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="00944D01">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
+              <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Calibri" w:hAnsi="Libre Franklin"/>
             </w:rPr>
-            <w:t>Click or tap here to enter text.</w:t>
+            <w:t>Click here to enter text.</w:t>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
-    <w:p w:rsidR="009D579C" w:rsidP="009D579C" w:rsidRDefault="009D579C" w14:paraId="00800E32" w14:textId="77777777">
-[...2 lines deleted...]
-      </w:r>
+    <w:p w14:paraId="6C8EC1F7" w14:textId="77777777" w:rsidR="009F014E" w:rsidRPr="00944D01" w:rsidRDefault="009F014E" w:rsidP="000411CB">
+      <w:pPr>
+        <w:spacing w:line="192" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:hAnsi="Libre Franklin"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0A8CB7B2" w14:textId="4DBF9E58" w:rsidR="00B35AB8" w:rsidRPr="00944D01" w:rsidRDefault="00331C1C" w:rsidP="00B35AB8">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:hAnsi="Libre Franklin"/>
+          <w:b/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00944D01">
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:hAnsi="Libre Franklin"/>
+          <w:b/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>How will the grant help</w:t>
+      </w:r>
+      <w:r w:rsidR="00B35AB8" w:rsidRPr="00944D01">
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:hAnsi="Libre Franklin"/>
+          <w:b/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">? </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="536FEAE0" w14:textId="0EA6697C" w:rsidR="00B35AB8" w:rsidRPr="00944D01" w:rsidRDefault="00EB05E4" w:rsidP="7E4EBD92">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:hAnsi="Libre Franklin"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="7E4EBD92">
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:hAnsi="Libre Franklin"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">What impact </w:t>
+      </w:r>
+      <w:r w:rsidR="00A35853" w:rsidRPr="7E4EBD92">
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:hAnsi="Libre Franklin"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>do you hope</w:t>
+      </w:r>
+      <w:r w:rsidRPr="7E4EBD92">
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:hAnsi="Libre Franklin"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the grant</w:t>
+      </w:r>
+      <w:r w:rsidR="00BA0F2D" w:rsidRPr="7E4EBD92">
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:hAnsi="Libre Franklin"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0BCE80CD" w:rsidRPr="7E4EBD92">
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:hAnsi="Libre Franklin"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">will </w:t>
+      </w:r>
+      <w:r w:rsidRPr="7E4EBD92">
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:hAnsi="Libre Franklin"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">have on your </w:t>
+      </w:r>
+      <w:r w:rsidR="6AF02961" w:rsidRPr="7E4EBD92">
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:hAnsi="Libre Franklin"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>partnership</w:t>
+      </w:r>
+      <w:r w:rsidR="009174BF" w:rsidRPr="7E4EBD92">
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:hAnsi="Libre Franklin"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">? How will you spend it </w:t>
+      </w:r>
+      <w:r w:rsidR="00427BBB" w:rsidRPr="7E4EBD92">
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:hAnsi="Libre Franklin"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>and how will this</w:t>
+      </w:r>
+      <w:r w:rsidR="009174BF" w:rsidRPr="7E4EBD92">
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:hAnsi="Libre Franklin"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="162FE86A" w:rsidRPr="7E4EBD92">
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:hAnsi="Libre Franklin"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>contribute to the long-term relationship building for your partnership</w:t>
+      </w:r>
+      <w:r w:rsidR="00427BBB" w:rsidRPr="7E4EBD92">
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:hAnsi="Libre Franklin"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07926A98" w14:textId="77777777" w:rsidR="00B35AB8" w:rsidRPr="00944D01" w:rsidRDefault="00B35AB8" w:rsidP="00B35AB8">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:hAnsi="Libre Franklin"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:sdt>
       <w:sdtPr>
-        <w:id w:val="1039476274"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:hAnsi="Libre Franklin"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:id w:val="-2012445185"/>
         <w:placeholder>
-          <w:docPart w:val="2295A401982C49689B1B536AB8DC3ABF"/>
+          <w:docPart w:val="DefaultPlaceholder_1081868574"/>
         </w:placeholder>
         <w:showingPlcHdr/>
       </w:sdtPr>
+      <w:sdtEndPr/>
       <w:sdtContent>
-        <w:p w:rsidRPr="00B04C78" w:rsidR="009D579C" w:rsidP="009D579C" w:rsidRDefault="009D579C" w14:paraId="4BAD3DC0" w14:textId="77777777">
-          <w:r w:rsidRPr="00EC7D44">
+        <w:p w14:paraId="220CA3DC" w14:textId="76DF6331" w:rsidR="009F014E" w:rsidRPr="00944D01" w:rsidRDefault="00B35AB8" w:rsidP="00B35AB8">
+          <w:pPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Libre Franklin" w:hAnsi="Libre Franklin"/>
+              <w:lang w:val="en-GB"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="00944D01">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
+              <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Calibri" w:hAnsi="Libre Franklin"/>
             </w:rPr>
-            <w:t>Click or tap here to enter text.</w:t>
+            <w:t>Click here to enter text.</w:t>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
-    <w:p w:rsidRPr="00B04C78" w:rsidR="009D579C" w:rsidP="009D579C" w:rsidRDefault="009D579C" w14:paraId="5026C152" w14:textId="77777777">
-[...2 lines deleted...]
-      </w:r>
+    <w:p w14:paraId="6E77EC55" w14:textId="77777777" w:rsidR="008F0148" w:rsidRPr="00092A22" w:rsidRDefault="008F0148" w:rsidP="00092A22">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:hAnsi="Libre Franklin"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7C3D70D7" w14:textId="1219BC1C" w:rsidR="00B35AB8" w:rsidRPr="00944D01" w:rsidRDefault="00B35AB8" w:rsidP="00B35AB8">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:hAnsi="Libre Franklin"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00944D01">
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>When do you propose to spend the grant?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C1EDCFE" w14:textId="42E80F7D" w:rsidR="00B35AB8" w:rsidRPr="00944D01" w:rsidRDefault="00B35AB8" w:rsidP="00B35AB8">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:hAnsi="Libre Franklin"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00582391">
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:hAnsi="Libre Franklin"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Give details of the </w:t>
+      </w:r>
+      <w:r w:rsidR="00463DF7" w:rsidRPr="00582391">
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:hAnsi="Libre Franklin"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">spending </w:t>
+      </w:r>
+      <w:r w:rsidR="00B86668" w:rsidRPr="00582391">
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:hAnsi="Libre Franklin"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>timeframe</w:t>
+      </w:r>
+      <w:r w:rsidR="00463DF7" w:rsidRPr="00944D01">
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:hAnsi="Libre Franklin"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2710E3E7" w14:textId="77777777" w:rsidR="00B35AB8" w:rsidRPr="00944D01" w:rsidRDefault="00B35AB8" w:rsidP="00B35AB8">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:hAnsi="Libre Franklin"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="33C5745E" w14:textId="472F9EBB" w:rsidR="009F014E" w:rsidRPr="00944D01" w:rsidRDefault="00A2198D" w:rsidP="000411CB">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:hAnsi="Libre Franklin"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
       <w:sdt>
         <w:sdtPr>
-          <w:id w:val="563299290"/>
+          <w:rPr>
+            <w:rFonts w:ascii="Libre Franklin" w:hAnsi="Libre Franklin"/>
+            <w:lang w:val="en-GB"/>
+          </w:rPr>
+          <w:id w:val="-627307274"/>
           <w:placeholder>
-            <w:docPart w:val="2295A401982C49689B1B536AB8DC3ABF"/>
+            <w:docPart w:val="42F6CDC4DF3F4F4BBCD64C44F6CD270A"/>
           </w:placeholder>
           <w:showingPlcHdr/>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidRPr="00EC7D44">
+          <w:r w:rsidR="00B35AB8" w:rsidRPr="00944D01">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
+              <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Calibri" w:hAnsi="Libre Franklin"/>
             </w:rPr>
-            <w:t>Click or tap here to enter text.</w:t>
+            <w:t>Click here to enter text.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w:rsidRPr="00B04C78" w:rsidR="009D579C" w:rsidP="009D579C" w:rsidRDefault="009D579C" w14:paraId="79D35288" w14:textId="77777777">
-[...46 lines deleted...]
-          <w:rFonts w:ascii="Libre Franklin Black" w:hAnsi="Libre Franklin Black"/>
+    <w:p w14:paraId="79BCB86A" w14:textId="218843D2" w:rsidR="0056577C" w:rsidRPr="00944D01" w:rsidRDefault="0056577C" w:rsidP="00B35AB8">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:hAnsi="Libre Franklin"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1633940E" w14:textId="77777777" w:rsidR="0033414A" w:rsidRDefault="0033414A" w:rsidP="0033414A">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:hAnsi="Libre Franklin"/>
+          <w:b/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1B86A0B7" w14:textId="191721F7" w:rsidR="00B35AB8" w:rsidRPr="00944D01" w:rsidRDefault="00B35AB8" w:rsidP="69383FE6">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:hAnsi="Libre Franklin"/>
           <w:b/>
           <w:bCs/>
-          <w:szCs w:val="22"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Libre Franklin Black" w:hAnsi="Libre Franklin Black"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="7E4EBD92">
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:hAnsi="Libre Franklin"/>
           <w:b/>
           <w:bCs/>
-          <w:szCs w:val="22"/>
-[...125 lines deleted...]
-        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">How will you measure the </w:t>
+      </w:r>
+      <w:r w:rsidR="497CE0CB" w:rsidRPr="7E4EBD92">
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:hAnsi="Libre Franklin"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>impact</w:t>
+      </w:r>
+      <w:r w:rsidRPr="7E4EBD92">
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:hAnsi="Libre Franklin"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-        <w:t xml:space="preserve">Please provide the names of </w:t>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of this </w:t>
+      </w:r>
+      <w:r w:rsidR="77BD5629" w:rsidRPr="7E4EBD92">
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:hAnsi="Libre Franklin"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>project</w:t>
+      </w:r>
+      <w:r w:rsidRPr="7E4EBD92">
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:hAnsi="Libre Franklin"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">? </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60100512" w14:textId="4000432B" w:rsidR="18AF3633" w:rsidRDefault="18AF3633" w:rsidP="7E4EBD92">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:hAnsi="Libre Franklin"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="7E4EBD92">
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:hAnsi="Libre Franklin"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Give a brief description of the objectives of your project, for example how </w:t>
       </w:r>
       <w:r>
-        <w:rPr>
-[...25 lines deleted...]
-      </w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="7D21A93A" w:rsidRPr="7E4EBD92">
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:hAnsi="Libre Franklin"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">you many attendees you will have at an event with a guest speaker, how many supporters will </w:t>
+      </w:r>
+      <w:r w:rsidR="773F44F8" w:rsidRPr="7E4EBD92">
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:hAnsi="Libre Franklin"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>join your solidarity action, etc</w:t>
+      </w:r>
+      <w:r w:rsidR="38246897" w:rsidRPr="7E4EBD92">
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:hAnsi="Libre Franklin"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16D05E74" w14:textId="77777777" w:rsidR="00B35AB8" w:rsidRPr="00944D01" w:rsidRDefault="00B35AB8" w:rsidP="00B35AB8">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:hAnsi="Libre Franklin"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:sdt>
       <w:sdtPr>
-        <w:id w:val="531771389"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:hAnsi="Libre Franklin"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:id w:val="1289852802"/>
         <w:placeholder>
-          <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+          <w:docPart w:val="DefaultPlaceholder_1081868574"/>
         </w:placeholder>
         <w:showingPlcHdr/>
       </w:sdtPr>
+      <w:sdtEndPr/>
       <w:sdtContent>
-        <w:p w:rsidRPr="00B04C78" w:rsidR="009D579C" w:rsidP="009D579C" w:rsidRDefault="009D579C" w14:paraId="6D2888D4" w14:textId="2DA97DBF">
-          <w:r w:rsidRPr="00EC7D44">
+        <w:p w14:paraId="27D11A7F" w14:textId="64AA1CA3" w:rsidR="000411CB" w:rsidRPr="00944D01" w:rsidRDefault="00B35AB8" w:rsidP="000411CB">
+          <w:pPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Libre Franklin" w:hAnsi="Libre Franklin"/>
+              <w:lang w:val="en-GB"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="00944D01">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
+              <w:rFonts w:ascii="Libre Franklin" w:eastAsia="Calibri" w:hAnsi="Libre Franklin"/>
             </w:rPr>
-            <w:t>Click or tap here to enter text.</w:t>
+            <w:t>Click here to enter text.</w:t>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
-    <w:p w:rsidRPr="006F7198" w:rsidR="009D579C" w:rsidP="009D579C" w:rsidRDefault="009D579C" w14:paraId="7EBEDD23" w14:textId="77777777"/>
-[...152 lines deleted...]
-          <w:noProof w:val="0"/>
+    <w:p w14:paraId="20BC86B1" w14:textId="26E75B23" w:rsidR="00725F80" w:rsidRDefault="00725F80" w:rsidP="000411CB">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:hAnsi="Libre Franklin"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="14A00517" w14:textId="77777777" w:rsidR="003B0B06" w:rsidRPr="00944D01" w:rsidRDefault="003B0B06" w:rsidP="000411CB">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:hAnsi="Libre Franklin"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2AD33789" w14:textId="74CB81EA" w:rsidR="009F014E" w:rsidRPr="006904F4" w:rsidRDefault="000411CB" w:rsidP="000411CB">
+      <w:pPr>
+        <w:shd w:val="pct10" w:color="000000" w:fill="FFFFFF"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:hAnsi="Libre Franklin"/>
           <w:color w:val="1E234D"/>
-          <w:sz w:val="22"/>
-[...13 lines deleted...]
-          <w:noProof w:val="0"/>
+          <w:sz w:val="32"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006904F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="1E234D"/>
-          <w:sz w:val="22"/>
-[...16 lines deleted...]
-          <w:noProof w:val="0"/>
+          <w:sz w:val="32"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>H</w:t>
+      </w:r>
+      <w:r w:rsidR="009F014E" w:rsidRPr="006904F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="1E234D"/>
-          <w:sz w:val="22"/>
-[...471 lines deleted...]
-      </w:r>
+          <w:sz w:val="32"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>ow much will it cost?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="040654F8" w14:textId="77777777" w:rsidR="009F014E" w:rsidRPr="00944D01" w:rsidRDefault="009F014E" w:rsidP="000411CB">
+      <w:pPr>
+        <w:spacing w:line="192" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:hAnsi="Libre Franklin"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="01F66B8A" w14:textId="3CD333FE" w:rsidR="009F014E" w:rsidRPr="00944D01" w:rsidRDefault="009F014E" w:rsidP="00B35AB8">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:hAnsi="Libre Franklin"/>
+          <w:b/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009D6856">
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:hAnsi="Libre Franklin"/>
+          <w:b/>
+          <w:iCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Please</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00944D01">
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:hAnsi="Libre Franklin"/>
+          <w:b/>
+          <w:iCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> provide a full budget summary, itemising </w:t>
+      </w:r>
+      <w:r w:rsidR="00816367" w:rsidRPr="00944D01">
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:hAnsi="Libre Franklin"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>everything the grant will be spent on</w:t>
+      </w:r>
+      <w:r w:rsidR="0097449B" w:rsidRPr="00944D01">
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:hAnsi="Libre Franklin"/>
+          <w:b/>
+          <w:iCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>. I</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00944D01">
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:hAnsi="Libre Franklin"/>
+          <w:b/>
+          <w:iCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>f you have any quotes or estimates attach copies of the</w:t>
+      </w:r>
+      <w:r w:rsidR="00944D01" w:rsidRPr="00944D01">
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:hAnsi="Libre Franklin"/>
+          <w:b/>
+          <w:iCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>se</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00944D01">
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:hAnsi="Libre Franklin"/>
+          <w:b/>
+          <w:iCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65883E82" w14:textId="4E3BFBBC" w:rsidR="009F014E" w:rsidRDefault="009F014E" w:rsidP="000411CB">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:hAnsi="Libre Franklin"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6E354638" w14:textId="77777777" w:rsidR="00B92033" w:rsidRPr="00944D01" w:rsidRDefault="00B92033" w:rsidP="000411CB">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:hAnsi="Libre Franklin"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="TableGrid"/>
-[...7 lines deleted...]
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblW w:w="9919" w:type="dxa"/>
+        <w:tblInd w:w="-151" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:left w:w="120" w:type="dxa"/>
+          <w:right w:w="120" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="6658"/>
-        <w:gridCol w:w="2409"/>
+        <w:gridCol w:w="8389"/>
+        <w:gridCol w:w="1530"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="00F21268" w:rsidR="009D579C" w:rsidTr="00361BCD" w14:paraId="12465554" w14:textId="77777777">
-[...3 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="009F014E" w:rsidRPr="00944D01" w14:paraId="7B4F3271" w14:textId="77777777" w:rsidTr="000411CB">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6658" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="5A54A0"/>
+            <w:tcW w:w="8389" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="7" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="7" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="7" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="7" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="pct10" w:color="000000" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00F21268" w:rsidR="009D579C" w:rsidP="00361BCD" w:rsidRDefault="009D579C" w14:paraId="25EA11C8" w14:textId="77777777">
+          <w:p w14:paraId="36D2F5F8" w14:textId="77777777" w:rsidR="009F014E" w:rsidRPr="00944D01" w:rsidRDefault="009F014E" w:rsidP="000411CB">
             <w:pPr>
+              <w:spacing w:line="120" w:lineRule="exact"/>
               <w:rPr>
-                <w:rFonts w:ascii="Libre Franklin Black" w:hAnsi="Libre Franklin Black"/>
-                <w:bCs/>
+                <w:rFonts w:ascii="Libre Franklin" w:hAnsi="Libre Franklin"/>
+                <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+          </w:p>
+          <w:p w14:paraId="5632F56C" w14:textId="54DE1363" w:rsidR="009F014E" w:rsidRPr="00944D01" w:rsidRDefault="009F014E" w:rsidP="000411CB">
+            <w:pPr>
+              <w:spacing w:after="58"/>
               <w:rPr>
-                <w:rFonts w:ascii="Libre Franklin Black" w:hAnsi="Libre Franklin Black"/>
+                <w:rFonts w:ascii="Libre Franklin" w:hAnsi="Libre Franklin"/>
+                <w:b/>
                 <w:bCs/>
-                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00944D01">
+              <w:rPr>
+                <w:rFonts w:ascii="Libre Franklin" w:hAnsi="Libre Franklin"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Description of cost item</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2409" w:type="dxa"/>
+            <w:tcW w:w="1530" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="7" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="7" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="7" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="7" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="pct10" w:color="000000" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00F21268" w:rsidR="009D579C" w:rsidP="00361BCD" w:rsidRDefault="009D579C" w14:paraId="1FB8DEC1" w14:textId="77777777">
+          <w:p w14:paraId="7BFE1143" w14:textId="77777777" w:rsidR="009F014E" w:rsidRPr="00944D01" w:rsidRDefault="009F014E" w:rsidP="000411CB">
             <w:pPr>
+              <w:spacing w:line="120" w:lineRule="exact"/>
               <w:rPr>
-                <w:rFonts w:ascii="Libre Franklin Black" w:hAnsi="Libre Franklin Black"/>
+                <w:rFonts w:ascii="Libre Franklin" w:hAnsi="Libre Franklin"/>
+                <w:b/>
                 <w:bCs/>
+                <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+          </w:p>
+          <w:p w14:paraId="5CE94028" w14:textId="77777777" w:rsidR="009F014E" w:rsidRPr="00944D01" w:rsidRDefault="009F014E" w:rsidP="000411CB">
+            <w:pPr>
+              <w:spacing w:after="58"/>
               <w:rPr>
-                <w:rFonts w:ascii="Libre Franklin Black" w:hAnsi="Libre Franklin Black"/>
+                <w:rFonts w:ascii="Libre Franklin" w:hAnsi="Libre Franklin"/>
+                <w:b/>
                 <w:bCs/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00944D01">
+              <w:rPr>
+                <w:rFonts w:ascii="Libre Franklin" w:hAnsi="Libre Franklin"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Estimated cost</w:t>
-            </w:r>
-[...5 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009D579C" w:rsidTr="00361BCD" w14:paraId="3BF95A22" w14:textId="77777777">
-[...2 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="009F014E" w:rsidRPr="00944D01" w14:paraId="3CAE9C8B" w14:textId="77777777" w:rsidTr="000411CB">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6658" w:type="dxa"/>
+            <w:tcW w:w="8389" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="7" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="7" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="7" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="7" w:space="0" w:color="000000"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="009D579C" w:rsidP="00361BCD" w:rsidRDefault="009D579C" w14:paraId="2F44285F" w14:textId="77777777"/>
+          <w:p w14:paraId="284F192E" w14:textId="77777777" w:rsidR="009F014E" w:rsidRPr="00944D01" w:rsidRDefault="009F014E" w:rsidP="000411CB">
+            <w:pPr>
+              <w:spacing w:line="120" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Libre Franklin" w:hAnsi="Libre Franklin"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7D85C490" w14:textId="77777777" w:rsidR="009F014E" w:rsidRPr="00944D01" w:rsidRDefault="009F014E" w:rsidP="000411CB">
+            <w:pPr>
+              <w:spacing w:after="58"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Libre Franklin" w:hAnsi="Libre Franklin"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2409" w:type="dxa"/>
+            <w:tcW w:w="1530" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="7" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="7" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="7" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="7" w:space="0" w:color="000000"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="009D579C" w:rsidP="00361BCD" w:rsidRDefault="009D579C" w14:paraId="64CD8878" w14:textId="77777777"/>
+          <w:p w14:paraId="0FD2B3C3" w14:textId="77777777" w:rsidR="009F014E" w:rsidRPr="00944D01" w:rsidRDefault="009F014E" w:rsidP="000411CB">
+            <w:pPr>
+              <w:spacing w:line="120" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Libre Franklin" w:hAnsi="Libre Franklin"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2147059A" w14:textId="77777777" w:rsidR="009F014E" w:rsidRPr="00944D01" w:rsidRDefault="009F014E" w:rsidP="000411CB">
+            <w:pPr>
+              <w:spacing w:after="58"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Libre Franklin" w:hAnsi="Libre Franklin"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00944D01">
+              <w:rPr>
+                <w:rFonts w:ascii="Libre Franklin" w:hAnsi="Libre Franklin"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>£</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009D579C" w:rsidTr="00361BCD" w14:paraId="7FB3246D" w14:textId="77777777">
-[...2 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="009F014E" w:rsidRPr="00944D01" w14:paraId="564EC0D8" w14:textId="77777777" w:rsidTr="000411CB">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6658" w:type="dxa"/>
+            <w:tcW w:w="8389" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="7" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="7" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="7" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="7" w:space="0" w:color="000000"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="009D579C" w:rsidP="00361BCD" w:rsidRDefault="009D579C" w14:paraId="68038B76" w14:textId="77777777"/>
+          <w:p w14:paraId="11B851CC" w14:textId="77777777" w:rsidR="009F014E" w:rsidRPr="00944D01" w:rsidRDefault="009F014E" w:rsidP="000411CB">
+            <w:pPr>
+              <w:spacing w:line="120" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Libre Franklin" w:hAnsi="Libre Franklin"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6726B5A8" w14:textId="77777777" w:rsidR="009F014E" w:rsidRPr="00944D01" w:rsidRDefault="009F014E" w:rsidP="000411CB">
+            <w:pPr>
+              <w:spacing w:after="58"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Libre Franklin" w:hAnsi="Libre Franklin"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2409" w:type="dxa"/>
+            <w:tcW w:w="1530" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="7" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="7" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="7" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="7" w:space="0" w:color="000000"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="009D579C" w:rsidP="00361BCD" w:rsidRDefault="009D579C" w14:paraId="6B0A2826" w14:textId="77777777"/>
+          <w:p w14:paraId="5313D0DC" w14:textId="77777777" w:rsidR="009F014E" w:rsidRPr="00944D01" w:rsidRDefault="009F014E" w:rsidP="000411CB">
+            <w:pPr>
+              <w:spacing w:line="120" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Libre Franklin" w:hAnsi="Libre Franklin"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3A40782A" w14:textId="77777777" w:rsidR="009F014E" w:rsidRPr="00944D01" w:rsidRDefault="009F014E" w:rsidP="000411CB">
+            <w:pPr>
+              <w:spacing w:after="58"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Libre Franklin" w:hAnsi="Libre Franklin"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00944D01">
+              <w:rPr>
+                <w:rFonts w:ascii="Libre Franklin" w:hAnsi="Libre Franklin"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>£</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009D579C" w:rsidTr="00361BCD" w14:paraId="7A13FD00" w14:textId="77777777">
-[...2 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="009F014E" w:rsidRPr="00944D01" w14:paraId="1B167279" w14:textId="77777777" w:rsidTr="000411CB">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6658" w:type="dxa"/>
+            <w:tcW w:w="8389" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="7" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="7" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="7" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="7" w:space="0" w:color="000000"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="009D579C" w:rsidP="00361BCD" w:rsidRDefault="009D579C" w14:paraId="168955B9" w14:textId="77777777"/>
+          <w:p w14:paraId="2648F34A" w14:textId="77777777" w:rsidR="009F014E" w:rsidRPr="00944D01" w:rsidRDefault="009F014E" w:rsidP="000411CB">
+            <w:pPr>
+              <w:spacing w:line="120" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Libre Franklin" w:hAnsi="Libre Franklin"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="57AA2909" w14:textId="77777777" w:rsidR="009F014E" w:rsidRPr="00944D01" w:rsidRDefault="009F014E" w:rsidP="000411CB">
+            <w:pPr>
+              <w:spacing w:after="58"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Libre Franklin" w:hAnsi="Libre Franklin"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2409" w:type="dxa"/>
+            <w:tcW w:w="1530" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="7" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="7" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="7" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="7" w:space="0" w:color="000000"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="009D579C" w:rsidP="00361BCD" w:rsidRDefault="009D579C" w14:paraId="2DAA51E1" w14:textId="77777777"/>
+          <w:p w14:paraId="35F51F3A" w14:textId="77777777" w:rsidR="009F014E" w:rsidRPr="00944D01" w:rsidRDefault="009F014E" w:rsidP="000411CB">
+            <w:pPr>
+              <w:spacing w:line="120" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Libre Franklin" w:hAnsi="Libre Franklin"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="17BBCF8F" w14:textId="77777777" w:rsidR="009F014E" w:rsidRPr="00944D01" w:rsidRDefault="009F014E" w:rsidP="000411CB">
+            <w:pPr>
+              <w:spacing w:after="58"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Libre Franklin" w:hAnsi="Libre Franklin"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00944D01">
+              <w:rPr>
+                <w:rFonts w:ascii="Libre Franklin" w:hAnsi="Libre Franklin"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>£</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009D579C" w:rsidTr="00361BCD" w14:paraId="5631202D" w14:textId="77777777">
-[...2 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="009F014E" w:rsidRPr="00944D01" w14:paraId="4E4FD745" w14:textId="77777777" w:rsidTr="000411CB">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6658" w:type="dxa"/>
+            <w:tcW w:w="8389" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="7" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="7" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="7" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="7" w:space="0" w:color="000000"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="009D579C" w:rsidP="00361BCD" w:rsidRDefault="009D579C" w14:paraId="6BDDE827" w14:textId="77777777"/>
+          <w:p w14:paraId="71502D9C" w14:textId="77777777" w:rsidR="009F014E" w:rsidRPr="00944D01" w:rsidRDefault="009F014E" w:rsidP="000411CB">
+            <w:pPr>
+              <w:spacing w:after="58"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Libre Franklin" w:hAnsi="Libre Franklin"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2409" w:type="dxa"/>
+            <w:tcW w:w="1530" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="7" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="7" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="7" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="7" w:space="0" w:color="000000"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="009D579C" w:rsidP="00361BCD" w:rsidRDefault="009D579C" w14:paraId="3B200373" w14:textId="77777777"/>
+          <w:p w14:paraId="2BF2AB0A" w14:textId="77777777" w:rsidR="009F014E" w:rsidRPr="00944D01" w:rsidRDefault="009F014E" w:rsidP="000411CB">
+            <w:pPr>
+              <w:spacing w:line="120" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Libre Franklin" w:hAnsi="Libre Franklin"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="179871BB" w14:textId="77777777" w:rsidR="009F014E" w:rsidRPr="00944D01" w:rsidRDefault="009F014E" w:rsidP="000411CB">
+            <w:pPr>
+              <w:spacing w:after="58"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Libre Franklin" w:hAnsi="Libre Franklin"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00944D01">
+              <w:rPr>
+                <w:rFonts w:ascii="Libre Franklin" w:hAnsi="Libre Franklin"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>£</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009D579C" w:rsidTr="00361BCD" w14:paraId="7ABC8906" w14:textId="77777777">
-[...2 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="009F014E" w:rsidRPr="00944D01" w14:paraId="192A8E2A" w14:textId="77777777" w:rsidTr="000411CB">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6658" w:type="dxa"/>
+            <w:tcW w:w="8389" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="7" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="7" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="7" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="7" w:space="0" w:color="000000"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="009D579C" w:rsidP="00361BCD" w:rsidRDefault="009D579C" w14:paraId="35AC508A" w14:textId="77777777">
-            <w:r>
+          <w:p w14:paraId="68023EB7" w14:textId="77777777" w:rsidR="009F014E" w:rsidRPr="00944D01" w:rsidRDefault="009F014E" w:rsidP="000411CB">
+            <w:pPr>
+              <w:spacing w:line="120" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Libre Franklin" w:hAnsi="Libre Franklin"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="392CEBB7" w14:textId="77777777" w:rsidR="009F014E" w:rsidRPr="00944D01" w:rsidRDefault="009F014E" w:rsidP="000411CB">
+            <w:pPr>
+              <w:spacing w:after="58"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Libre Franklin" w:hAnsi="Libre Franklin"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1530" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="7" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="7" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="7" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="7" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0B5BA147" w14:textId="77777777" w:rsidR="009F014E" w:rsidRPr="00944D01" w:rsidRDefault="009F014E" w:rsidP="000411CB">
+            <w:pPr>
+              <w:spacing w:line="120" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Libre Franklin" w:hAnsi="Libre Franklin"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5546D372" w14:textId="77777777" w:rsidR="009F014E" w:rsidRPr="00944D01" w:rsidRDefault="009F014E" w:rsidP="000411CB">
+            <w:pPr>
+              <w:spacing w:after="58"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Libre Franklin" w:hAnsi="Libre Franklin"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00944D01">
+              <w:rPr>
+                <w:rFonts w:ascii="Libre Franklin" w:hAnsi="Libre Franklin"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>£</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009F014E" w:rsidRPr="00944D01" w14:paraId="062A914A" w14:textId="77777777" w:rsidTr="000411CB">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8389" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="7" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="7" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="7" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="7" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="109C9B41" w14:textId="77777777" w:rsidR="009F014E" w:rsidRPr="00944D01" w:rsidRDefault="009F014E" w:rsidP="000411CB">
+            <w:pPr>
+              <w:spacing w:line="120" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Libre Franklin" w:hAnsi="Libre Franklin"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="62FCD6B7" w14:textId="191891E7" w:rsidR="00211A5F" w:rsidRPr="00944D01" w:rsidRDefault="00211A5F" w:rsidP="000411CB">
+            <w:pPr>
+              <w:spacing w:after="58"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Libre Franklin" w:hAnsi="Libre Franklin"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1530" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="7" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="7" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="7" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="7" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="18C61CF9" w14:textId="77777777" w:rsidR="009F014E" w:rsidRPr="00944D01" w:rsidRDefault="009F014E" w:rsidP="000411CB">
+            <w:pPr>
+              <w:spacing w:line="120" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Libre Franklin" w:hAnsi="Libre Franklin"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="035244EB" w14:textId="77777777" w:rsidR="009F014E" w:rsidRPr="00944D01" w:rsidRDefault="009F014E" w:rsidP="000411CB">
+            <w:pPr>
+              <w:spacing w:after="58"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Libre Franklin" w:hAnsi="Libre Franklin"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00944D01">
+              <w:rPr>
+                <w:rFonts w:ascii="Libre Franklin" w:hAnsi="Libre Franklin"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>£</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000544F0" w:rsidRPr="00944D01" w14:paraId="4B76BA72" w14:textId="77777777" w:rsidTr="00262F6A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8389" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="7" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="7" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="7" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="7" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="067AE599" w14:textId="77777777" w:rsidR="000544F0" w:rsidRPr="00944D01" w:rsidRDefault="000544F0" w:rsidP="00262F6A">
+            <w:pPr>
+              <w:spacing w:line="120" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Libre Franklin" w:hAnsi="Libre Franklin"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="33C6D0C9" w14:textId="77777777" w:rsidR="000544F0" w:rsidRPr="00944D01" w:rsidRDefault="000544F0" w:rsidP="00262F6A">
+            <w:pPr>
+              <w:spacing w:after="58"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Libre Franklin" w:hAnsi="Libre Franklin"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1530" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="7" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="7" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="7" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="7" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6D447D51" w14:textId="77777777" w:rsidR="000544F0" w:rsidRPr="00944D01" w:rsidRDefault="000544F0" w:rsidP="00262F6A">
+            <w:pPr>
+              <w:spacing w:line="120" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Libre Franklin" w:hAnsi="Libre Franklin"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="77888582" w14:textId="77777777" w:rsidR="000544F0" w:rsidRPr="00944D01" w:rsidRDefault="000544F0" w:rsidP="00262F6A">
+            <w:pPr>
+              <w:spacing w:after="58"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Libre Franklin" w:hAnsi="Libre Franklin"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00944D01">
+              <w:rPr>
+                <w:rFonts w:ascii="Libre Franklin" w:hAnsi="Libre Franklin"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>£</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000544F0" w:rsidRPr="00944D01" w14:paraId="7190D319" w14:textId="77777777" w:rsidTr="000411CB">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8389" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="7" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="7" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="7" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="7" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5D79DBB8" w14:textId="77777777" w:rsidR="000544F0" w:rsidRPr="00944D01" w:rsidRDefault="000544F0" w:rsidP="000544F0">
+            <w:pPr>
+              <w:spacing w:line="120" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Libre Franklin" w:hAnsi="Libre Franklin"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6DAFB309" w14:textId="77777777" w:rsidR="000544F0" w:rsidRPr="00944D01" w:rsidRDefault="000544F0" w:rsidP="000544F0">
+            <w:pPr>
+              <w:spacing w:after="58"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Libre Franklin" w:hAnsi="Libre Franklin"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1530" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="7" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="7" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="7" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="7" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3C2E383C" w14:textId="77777777" w:rsidR="000544F0" w:rsidRPr="00944D01" w:rsidRDefault="000544F0" w:rsidP="000544F0">
+            <w:pPr>
+              <w:spacing w:line="120" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Libre Franklin" w:hAnsi="Libre Franklin"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6F99925C" w14:textId="54302585" w:rsidR="000544F0" w:rsidRPr="00944D01" w:rsidRDefault="000544F0" w:rsidP="000544F0">
+            <w:pPr>
+              <w:spacing w:after="58"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Libre Franklin" w:hAnsi="Libre Franklin"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00944D01">
+              <w:rPr>
+                <w:rFonts w:ascii="Libre Franklin" w:hAnsi="Libre Franklin"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>£</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DC0B95" w:rsidRPr="00944D01" w14:paraId="259C9D25" w14:textId="77777777" w:rsidTr="00262F6A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8389" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="7" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="7" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="7" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="7" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="65E5E155" w14:textId="77777777" w:rsidR="00DC0B95" w:rsidRPr="00944D01" w:rsidRDefault="00DC0B95" w:rsidP="00262F6A">
+            <w:pPr>
+              <w:spacing w:line="120" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Libre Franklin" w:hAnsi="Libre Franklin"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3F026B9C" w14:textId="77777777" w:rsidR="00DC0B95" w:rsidRPr="00944D01" w:rsidRDefault="00DC0B95" w:rsidP="00262F6A">
+            <w:pPr>
+              <w:spacing w:after="58"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Libre Franklin" w:hAnsi="Libre Franklin"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1530" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="7" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="7" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="7" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="7" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5AE7263F" w14:textId="77777777" w:rsidR="00DC0B95" w:rsidRPr="00944D01" w:rsidRDefault="00DC0B95" w:rsidP="00262F6A">
+            <w:pPr>
+              <w:spacing w:line="120" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Libre Franklin" w:hAnsi="Libre Franklin"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="70B33246" w14:textId="77777777" w:rsidR="00DC0B95" w:rsidRPr="00944D01" w:rsidRDefault="00DC0B95" w:rsidP="00262F6A">
+            <w:pPr>
+              <w:spacing w:after="58"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Libre Franklin" w:hAnsi="Libre Franklin"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00944D01">
+              <w:rPr>
+                <w:rFonts w:ascii="Libre Franklin" w:hAnsi="Libre Franklin"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>£</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DC0B95" w:rsidRPr="00944D01" w14:paraId="4F407310" w14:textId="77777777" w:rsidTr="00262F6A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8389" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="7" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="7" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="7" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="7" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2F1B8C7A" w14:textId="77777777" w:rsidR="00DC0B95" w:rsidRPr="00944D01" w:rsidRDefault="00DC0B95" w:rsidP="00262F6A">
+            <w:pPr>
+              <w:spacing w:line="120" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Libre Franklin" w:hAnsi="Libre Franklin"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4EE8EF9F" w14:textId="77777777" w:rsidR="00DC0B95" w:rsidRPr="00944D01" w:rsidRDefault="00DC0B95" w:rsidP="00262F6A">
+            <w:pPr>
+              <w:spacing w:after="58"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Libre Franklin" w:hAnsi="Libre Franklin"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1530" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="7" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="7" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="7" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="7" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="593D95A8" w14:textId="77777777" w:rsidR="00DC0B95" w:rsidRPr="00944D01" w:rsidRDefault="00DC0B95" w:rsidP="00262F6A">
+            <w:pPr>
+              <w:spacing w:line="120" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Libre Franklin" w:hAnsi="Libre Franklin"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2AA32147" w14:textId="77777777" w:rsidR="00DC0B95" w:rsidRPr="00944D01" w:rsidRDefault="00DC0B95" w:rsidP="00262F6A">
+            <w:pPr>
+              <w:spacing w:after="58"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Libre Franklin" w:hAnsi="Libre Franklin"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00944D01">
+              <w:rPr>
+                <w:rFonts w:ascii="Libre Franklin" w:hAnsi="Libre Franklin"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>£</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009F014E" w:rsidRPr="00944D01" w14:paraId="5B1F9BBA" w14:textId="77777777" w:rsidTr="000411CB">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8389" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="7" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="7" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="7" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="7" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="pct10" w:color="000000" w:fill="FFFFFF"/>
+          </w:tcPr>
+          <w:p w14:paraId="5BFF53B3" w14:textId="77777777" w:rsidR="009F014E" w:rsidRPr="00944D01" w:rsidRDefault="009F014E" w:rsidP="000411CB">
+            <w:pPr>
+              <w:spacing w:line="120" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Libre Franklin" w:hAnsi="Libre Franklin"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6D3AF056" w14:textId="77777777" w:rsidR="009F014E" w:rsidRPr="00944D01" w:rsidRDefault="009F014E" w:rsidP="000411CB">
+            <w:pPr>
+              <w:spacing w:after="58"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Libre Franklin" w:hAnsi="Libre Franklin"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00944D01">
+              <w:rPr>
+                <w:rFonts w:ascii="Libre Franklin" w:hAnsi="Libre Franklin"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Total</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2409" w:type="dxa"/>
+            <w:tcW w:w="1530" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="7" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="7" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="7" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="7" w:space="0" w:color="000000"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="009D579C" w:rsidP="00361BCD" w:rsidRDefault="009D579C" w14:paraId="2E9A9114" w14:textId="77777777">
-            <w:r>
+          <w:p w14:paraId="09230C2E" w14:textId="77777777" w:rsidR="009F014E" w:rsidRPr="00944D01" w:rsidRDefault="009F014E" w:rsidP="000411CB">
+            <w:pPr>
+              <w:spacing w:line="120" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Libre Franklin" w:hAnsi="Libre Franklin"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2096FAC8" w14:textId="77777777" w:rsidR="009F014E" w:rsidRPr="00944D01" w:rsidRDefault="009F014E" w:rsidP="000411CB">
+            <w:pPr>
+              <w:spacing w:after="58"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Libre Franklin" w:hAnsi="Libre Franklin"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00944D01">
+              <w:rPr>
+                <w:rFonts w:ascii="Libre Franklin" w:hAnsi="Libre Franklin"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>£</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="009D579C" w:rsidP="009D579C" w:rsidRDefault="009D579C" w14:paraId="2DE1A670" w14:textId="77777777"/>
-[...3 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="66A61CF0" w14:textId="77777777" w:rsidR="009F014E" w:rsidRPr="00944D01" w:rsidRDefault="009F014E" w:rsidP="000411CB">
+      <w:pPr>
+        <w:spacing w:line="120" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:hAnsi="Libre Franklin"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1B2720B3" w14:textId="39E80B9A" w:rsidR="003B0B06" w:rsidRDefault="003B0B06" w:rsidP="00F3272C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:hAnsi="Libre Franklin"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1611DD34" w14:textId="465FC797" w:rsidR="00C646EB" w:rsidRDefault="00C646EB" w:rsidP="00F3272C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:hAnsi="Libre Franklin"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6378D26E" w14:textId="77777777" w:rsidR="00C646EB" w:rsidRPr="00F3272C" w:rsidRDefault="00C646EB" w:rsidP="00F3272C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:hAnsi="Libre Franklin"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0FC62AA9" w14:textId="4314D888" w:rsidR="002C3E15" w:rsidRPr="003B0B06" w:rsidRDefault="00662501" w:rsidP="69383FE6">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:hAnsi="Libre Franklin"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="4ECFE692">
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:hAnsi="Libre Franklin"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Our</w:t>
+      </w:r>
+      <w:r w:rsidR="00513C0C" w:rsidRPr="4ECFE692">
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:hAnsi="Libre Franklin"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="602D3A9E" w:rsidRPr="4ECFE692">
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:hAnsi="Libre Franklin"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>media t</w:t>
+      </w:r>
+      <w:r w:rsidR="00513C0C" w:rsidRPr="4ECFE692">
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:hAnsi="Libre Franklin"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>eam may be interested in covering your p</w:t>
+      </w:r>
+      <w:r w:rsidR="71588233" w:rsidRPr="4ECFE692">
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:hAnsi="Libre Franklin"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">artnership </w:t>
+      </w:r>
+      <w:r w:rsidR="00513C0C" w:rsidRPr="4ECFE692">
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:hAnsi="Libre Franklin"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">and promoting it to local media. </w:t>
+      </w:r>
+      <w:r w:rsidR="00313EC1" w:rsidRPr="4ECFE692">
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:hAnsi="Libre Franklin"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Please indicate whether you’d be happy to be </w:t>
+      </w:r>
+      <w:r w:rsidR="00513C0C" w:rsidRPr="4ECFE692">
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:hAnsi="Libre Franklin"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>considered for this</w:t>
+      </w:r>
+      <w:r w:rsidR="38C5E1DF" w:rsidRPr="4ECFE692">
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:hAnsi="Libre Franklin"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and have consent to promote the collective work you’re doing</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1DB1F540" w14:textId="77777777" w:rsidR="00B35AB8" w:rsidRPr="00944D01" w:rsidRDefault="00B35AB8" w:rsidP="00B35AB8">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:hAnsi="Libre Franklin"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4F1A4C2D" w14:textId="7BA3ED19" w:rsidR="00B35AB8" w:rsidRPr="00944D01" w:rsidRDefault="00B35AB8" w:rsidP="00B35AB8">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:hAnsi="Libre Franklin"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00944D01">
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:hAnsi="Libre Franklin"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Check3"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:checkBox>
+              <w:sizeAuto/>
+              <w:default w:val="0"/>
+            </w:checkBox>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidRPr="00944D01">
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:hAnsi="Libre Franklin"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="00944D01">
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:hAnsi="Libre Franklin"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00944D01">
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:hAnsi="Libre Franklin"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="00944D01">
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:hAnsi="Libre Franklin"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="00944D01">
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:hAnsi="Libre Franklin"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00944D01">
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:hAnsi="Libre Franklin"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="7E4EBD92">
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:hAnsi="Libre Franklin"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Yes</w:t>
+      </w:r>
+      <w:r w:rsidR="00595C49" w:rsidRPr="7E4EBD92">
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:hAnsi="Libre Franklin"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="5046ABA8" w:rsidRPr="7E4EBD92">
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:hAnsi="Libre Franklin"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">we have </w:t>
+      </w:r>
+      <w:r w:rsidR="480F8912" w:rsidRPr="7E4EBD92">
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:hAnsi="Libre Franklin"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>consent,</w:t>
+      </w:r>
+      <w:r w:rsidR="5046ABA8" w:rsidRPr="7E4EBD92">
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:hAnsi="Libre Franklin"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and </w:t>
+      </w:r>
+      <w:r w:rsidR="00F22B32" w:rsidRPr="7E4EBD92">
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:hAnsi="Libre Franklin"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">we’d </w:t>
+      </w:r>
+      <w:r w:rsidR="00595C49" w:rsidRPr="7E4EBD92">
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:hAnsi="Libre Franklin"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>like to be considered for press coverage</w:t>
+      </w:r>
+      <w:r w:rsidR="210C703C" w:rsidRPr="7E4EBD92">
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:hAnsi="Libre Franklin"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1FF34136" w14:textId="7B663EA0" w:rsidR="002C3E15" w:rsidRDefault="00B35AB8" w:rsidP="000411CB">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:hAnsi="Libre Franklin"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00944D01">
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:hAnsi="Libre Franklin"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Check4"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:checkBox>
+              <w:sizeAuto/>
+              <w:default w:val="0"/>
+            </w:checkBox>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidRPr="00944D01">
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:hAnsi="Libre Franklin"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="00944D01">
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:hAnsi="Libre Franklin"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00944D01">
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:hAnsi="Libre Franklin"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="00944D01">
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:hAnsi="Libre Franklin"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="00944D01">
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:hAnsi="Libre Franklin"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00944D01">
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:hAnsi="Libre Franklin"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00944D01">
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:hAnsi="Libre Franklin"/>
+          <w:iCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>No</w:t>
+      </w:r>
+      <w:r w:rsidR="00F22B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:hAnsi="Libre Franklin"/>
+          <w:iCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>, we</w:t>
+      </w:r>
+      <w:r w:rsidR="00313EC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:hAnsi="Libre Franklin"/>
+          <w:iCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>’</w:t>
+      </w:r>
+      <w:r w:rsidR="002965E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:hAnsi="Libre Franklin"/>
+          <w:iCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>d rather not.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="091AA6B2" w14:textId="5E79A3A6" w:rsidR="008501A5" w:rsidRDefault="008501A5" w:rsidP="000411CB">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:hAnsi="Libre Franklin"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7B87FEDA" w14:textId="2B48F273" w:rsidR="008501A5" w:rsidRDefault="008501A5" w:rsidP="000411CB">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:hAnsi="Libre Franklin"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2889E5FE" w14:textId="77777777" w:rsidR="008501A5" w:rsidRDefault="008501A5" w:rsidP="000411CB">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:hAnsi="Libre Franklin"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6AEB2EE4" w14:textId="2D2DB95A" w:rsidR="00E35275" w:rsidRDefault="00E35275" w:rsidP="000411CB">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:hAnsi="Libre Franklin"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4E2C810B" w14:textId="1C5F6A8D" w:rsidR="00C646EB" w:rsidRDefault="00C646EB" w:rsidP="000411CB">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:hAnsi="Libre Franklin"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="138757C0" w14:textId="3A1C9607" w:rsidR="00C646EB" w:rsidRDefault="001766C6" w:rsidP="000411CB">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:hAnsi="Libre Franklin"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001766C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:hAnsi="Libre Franklin"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>F</w:t>
+      </w:r>
       <w:r>
-        <w:t>Media and social media coverage</w:t>
-[...199 lines deleted...]
-      </w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:hAnsi="Libre Franklin"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">riends of the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001766C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:hAnsi="Libre Franklin"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>E</w:t>
+      </w:r>
       <w:r>
-        <w:t>Tree planting in memory</w:t>
-[...318 lines deleted...]
-        <w:r w:rsidRPr="00677BA1">
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:hAnsi="Libre Franklin"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>arth</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001766C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:hAnsi="Libre Franklin"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> handles data in accordance with our Privacy Policy</w:t>
+      </w:r>
+      <w:r w:rsidR="00B5246E">
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:hAnsi="Libre Franklin"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001766C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:hAnsi="Libre Franklin"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> which can be found on our website at </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId13" w:history="1">
+        <w:r w:rsidRPr="00827BA0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Libre Franklin" w:hAnsi="Libre Franklin"/>
+            <w:lang w:val="en-GB"/>
           </w:rPr>
           <w:t>https://friendsoftheearth.uk/about-us/privacy-policy</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00677BA1">
+      <w:r w:rsidR="00B5246E">
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:hAnsi="Libre Franklin"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00677BA1">
-[...11 lines deleted...]
-        <w:rPr>
+    </w:p>
+    <w:p w14:paraId="4C8090E3" w14:textId="7B4327EF" w:rsidR="00C646EB" w:rsidRDefault="00C646EB" w:rsidP="000411CB">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:hAnsi="Libre Franklin"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5A5FE300" w14:textId="12286B25" w:rsidR="00C646EB" w:rsidRDefault="00C646EB" w:rsidP="000411CB">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:hAnsi="Libre Franklin"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="33A32B68" w14:textId="77777777" w:rsidR="00B827D7" w:rsidRDefault="00B827D7" w:rsidP="000411CB">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:hAnsi="Libre Franklin"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="74A051C2" w14:textId="77777777" w:rsidR="00C646EB" w:rsidRPr="00944D01" w:rsidRDefault="00C646EB" w:rsidP="000411CB">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:hAnsi="Libre Franklin"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6F7639FD" w14:textId="053C9E57" w:rsidR="00817119" w:rsidRDefault="00F73266" w:rsidP="69383FE6">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:hAnsi="Libre Franklin"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="69383FE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00677BA1">
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Please return this form </w:t>
+      </w:r>
+      <w:r w:rsidR="00205428" w:rsidRPr="69383FE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:hAnsi="Libre Franklin" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>by email to</w:t>
+      </w:r>
+      <w:r w:rsidR="00553B8E" w:rsidRPr="69383FE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:hAnsi="Libre Franklin"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink w:tgtFrame="_blank" w:history="1" r:id="rId14">
-        <w:r w:rsidRPr="00677BA1">
+      <w:hyperlink r:id="rId14">
+        <w:r w:rsidR="494E9399" w:rsidRPr="69383FE6">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Libre Franklin" w:hAnsi="Libre Franklin"/>
+            <w:lang w:val="en-GB"/>
           </w:rPr>
           <w:t>community@foe.co.uk</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00677BA1">
-[...10 lines deleted...]
-    <w:p w:rsidRPr="00677BA1" w:rsidR="009D579C" w:rsidP="009D579C" w:rsidRDefault="009D579C" w14:paraId="63CBD5A4" w14:textId="4D3840ED">
+      <w:r w:rsidR="494E9399" w:rsidRPr="69383FE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:hAnsi="Libre Franklin"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66500C93" w14:textId="5CCCBFA2" w:rsidR="69383FE6" w:rsidRDefault="69383FE6" w:rsidP="69383FE6">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:hAnsi="Libre Franklin"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="77884A82" w14:textId="77777777" w:rsidR="00817119" w:rsidRPr="003D6125" w:rsidRDefault="00817119" w:rsidP="00817119">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F3F3F7"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:hAnsi="Libre Franklin"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="6B6B6F"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="69383FE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:hAnsi="Libre Franklin"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="6B6B6F"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Friends of the Earth is extremely grateful to players of People’s Postcode Lottery for supporting our Local Group Fund. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23A7F4E0" w14:textId="77777777" w:rsidR="00A2198D" w:rsidRDefault="69383FE6" w:rsidP="00A2198D">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240"/>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D69EB65" w14:textId="77777777" w:rsidR="00A2198D" w:rsidRDefault="00A2198D" w:rsidP="00A2198D">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
-      </w:pPr>
-[...18 lines deleted...]
-      <w:r>
+        <w:shd w:val="clear" w:color="auto" w:fill="61BDAA"/>
+        <w:spacing w:before="240" w:after="240"/>
+      </w:pPr>
+      <w:r w:rsidRPr="179FB406">
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin Black" w:eastAsia="Libre Franklin Black" w:hAnsi="Libre Franklin Black" w:cs="Libre Franklin Black"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="1E234D"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>For staff use only</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009D579C" w:rsidP="009D579C" w:rsidRDefault="009D579C" w14:paraId="109A697A" w14:textId="77777777">
-      <w:r>
+    <w:p w14:paraId="63788078" w14:textId="77777777" w:rsidR="00A2198D" w:rsidRDefault="00A2198D" w:rsidP="00A2198D">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240"/>
+      </w:pPr>
+      <w:r w:rsidRPr="179FB406">
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin Medium" w:eastAsia="Libre Franklin Medium" w:hAnsi="Libre Franklin Medium" w:cs="Libre Franklin Medium"/>
+          <w:color w:val="1E234D"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">Please complete the table below outlining the total amount to be paid to the group. </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
-        <w:tblW w:w="9067" w:type="dxa"/>
-[...5 lines deleted...]
-        </w:tblBorders>
+        <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="6658"/>
-        <w:gridCol w:w="2409"/>
+        <w:gridCol w:w="6272"/>
+        <w:gridCol w:w="2304"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="00F21268" w:rsidR="009D579C" w:rsidTr="3CE18AE4" w14:paraId="03F235E3" w14:textId="77777777">
+      <w:tr w:rsidR="00A2198D" w14:paraId="7A17B938" w14:textId="77777777" w:rsidTr="006E406E">
         <w:trPr>
-          <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-          <w:trHeight w:val="518"/>
+          <w:trHeight w:val="525"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="6658" w:type="dxa"/>
+            <w:tcW w:w="6272" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="5A54A0"/>
-            <w:tcMar/>
+            <w:tcMar>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00F21268" w:rsidR="009D579C" w:rsidP="00361BCD" w:rsidRDefault="009D579C" w14:paraId="0ECD1543" w14:textId="77777777">
+          <w:p w14:paraId="20E56253" w14:textId="77777777" w:rsidR="00A2198D" w:rsidRDefault="00A2198D" w:rsidP="006E406E">
             <w:pPr>
+              <w:spacing w:before="240" w:after="240"/>
+            </w:pPr>
+            <w:r w:rsidRPr="179FB406">
               <w:rPr>
-                <w:rFonts w:ascii="Libre Franklin Black" w:hAnsi="Libre Franklin Black"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Libre Franklin Black" w:hAnsi="Libre Franklin Black"/>
+                <w:rFonts w:ascii="Libre Franklin Black" w:eastAsia="Libre Franklin Black" w:hAnsi="Libre Franklin Black" w:cs="Libre Franklin Black"/>
+                <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Description of approved costing</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-[...1 lines deleted...]
-            <w:tcMar/>
+            <w:tcW w:w="2304" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="61BDAA"/>
+            <w:tcMar>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00F21268" w:rsidR="009D579C" w:rsidP="00361BCD" w:rsidRDefault="009D579C" w14:paraId="6CB557B2" w14:textId="77777777">
+          <w:p w14:paraId="1AF9BEC1" w14:textId="77777777" w:rsidR="00A2198D" w:rsidRDefault="00A2198D" w:rsidP="006E406E">
             <w:pPr>
+              <w:spacing w:before="240" w:after="240"/>
+            </w:pPr>
+            <w:r w:rsidRPr="179FB406">
               <w:rPr>
-                <w:rFonts w:ascii="Libre Franklin Black" w:hAnsi="Libre Franklin Black"/>
+                <w:rFonts w:ascii="Libre Franklin Black" w:eastAsia="Libre Franklin Black" w:hAnsi="Libre Franklin Black" w:cs="Libre Franklin Black"/>
+                <w:b/>
                 <w:bCs/>
-              </w:rPr>
-[...4 lines deleted...]
-                <w:bCs/>
+                <w:color w:val="1E234D"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Amount approved</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009D579C" w:rsidTr="3CE18AE4" w14:paraId="2CC34C50" w14:textId="77777777">
+      <w:tr w:rsidR="00A2198D" w14:paraId="219084C0" w14:textId="77777777" w:rsidTr="006E406E">
         <w:trPr>
-          <w:trHeight w:val="515"/>
+          <w:trHeight w:val="510"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-[...1 lines deleted...]
-            <w:tcMar/>
+            <w:tcW w:w="6272" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="009D579C" w:rsidP="00361BCD" w:rsidRDefault="009D579C" w14:paraId="7E0A006E" w14:textId="77777777"/>
+          <w:p w14:paraId="7B2981A4" w14:textId="77777777" w:rsidR="00A2198D" w:rsidRDefault="00A2198D" w:rsidP="006E406E">
+            <w:pPr>
+              <w:spacing w:before="240" w:after="240"/>
+            </w:pPr>
+            <w:r w:rsidRPr="179FB406">
+              <w:rPr>
+                <w:rFonts w:ascii="Libre Franklin Medium" w:eastAsia="Libre Franklin Medium" w:hAnsi="Libre Franklin Medium" w:cs="Libre Franklin Medium"/>
+                <w:color w:val="1E234D"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-[...1 lines deleted...]
-            <w:tcMar/>
+            <w:tcW w:w="2304" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="009D579C" w:rsidP="00361BCD" w:rsidRDefault="009D579C" w14:paraId="60BF7A4A" w14:textId="77777777"/>
+          <w:p w14:paraId="025F6ACA" w14:textId="77777777" w:rsidR="00A2198D" w:rsidRDefault="00A2198D" w:rsidP="006E406E">
+            <w:pPr>
+              <w:spacing w:before="240" w:after="240"/>
+            </w:pPr>
+            <w:r w:rsidRPr="179FB406">
+              <w:rPr>
+                <w:rFonts w:ascii="Libre Franklin Medium" w:eastAsia="Libre Franklin Medium" w:hAnsi="Libre Franklin Medium" w:cs="Libre Franklin Medium"/>
+                <w:color w:val="1E234D"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009D579C" w:rsidTr="3CE18AE4" w14:paraId="12C12B2C" w14:textId="77777777">
+      <w:tr w:rsidR="00A2198D" w14:paraId="281B54F6" w14:textId="77777777" w:rsidTr="006E406E">
         <w:trPr>
-          <w:trHeight w:val="563"/>
+          <w:trHeight w:val="570"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-[...1 lines deleted...]
-            <w:tcMar/>
+            <w:tcW w:w="6272" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="009D579C" w:rsidP="00361BCD" w:rsidRDefault="009D579C" w14:paraId="5B537453" w14:textId="77777777"/>
+          <w:p w14:paraId="40418A86" w14:textId="77777777" w:rsidR="00A2198D" w:rsidRDefault="00A2198D" w:rsidP="006E406E">
+            <w:pPr>
+              <w:spacing w:before="240" w:after="240"/>
+            </w:pPr>
+            <w:r w:rsidRPr="179FB406">
+              <w:rPr>
+                <w:rFonts w:ascii="Libre Franklin Medium" w:eastAsia="Libre Franklin Medium" w:hAnsi="Libre Franklin Medium" w:cs="Libre Franklin Medium"/>
+                <w:color w:val="1E234D"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-[...1 lines deleted...]
-            <w:tcMar/>
+            <w:tcW w:w="2304" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="009D579C" w:rsidP="00361BCD" w:rsidRDefault="009D579C" w14:paraId="2BA27722" w14:textId="77777777"/>
+          <w:p w14:paraId="2D6C202E" w14:textId="77777777" w:rsidR="00A2198D" w:rsidRDefault="00A2198D" w:rsidP="006E406E">
+            <w:pPr>
+              <w:spacing w:before="240" w:after="240"/>
+            </w:pPr>
+            <w:r w:rsidRPr="179FB406">
+              <w:rPr>
+                <w:rFonts w:ascii="Libre Franklin Medium" w:eastAsia="Libre Franklin Medium" w:hAnsi="Libre Franklin Medium" w:cs="Libre Franklin Medium"/>
+                <w:color w:val="1E234D"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009D579C" w:rsidTr="3CE18AE4" w14:paraId="5197F015" w14:textId="77777777">
+      <w:tr w:rsidR="00A2198D" w14:paraId="64A32266" w14:textId="77777777" w:rsidTr="006E406E">
         <w:trPr>
-          <w:trHeight w:val="545"/>
+          <w:trHeight w:val="540"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-[...1 lines deleted...]
-            <w:tcMar/>
+            <w:tcW w:w="6272" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="009D579C" w:rsidP="00361BCD" w:rsidRDefault="009D579C" w14:paraId="17A1E5F8" w14:textId="77777777"/>
+          <w:p w14:paraId="3B972973" w14:textId="77777777" w:rsidR="00A2198D" w:rsidRDefault="00A2198D" w:rsidP="006E406E">
+            <w:pPr>
+              <w:spacing w:before="240" w:after="240"/>
+            </w:pPr>
+            <w:r w:rsidRPr="179FB406">
+              <w:rPr>
+                <w:rFonts w:ascii="Libre Franklin Medium" w:eastAsia="Libre Franklin Medium" w:hAnsi="Libre Franklin Medium" w:cs="Libre Franklin Medium"/>
+                <w:color w:val="1E234D"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-[...1 lines deleted...]
-            <w:tcMar/>
+            <w:tcW w:w="2304" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="009D579C" w:rsidP="00361BCD" w:rsidRDefault="009D579C" w14:paraId="39000A4D" w14:textId="77777777"/>
+          <w:p w14:paraId="311DF094" w14:textId="77777777" w:rsidR="00A2198D" w:rsidRDefault="00A2198D" w:rsidP="006E406E">
+            <w:pPr>
+              <w:spacing w:before="240" w:after="240"/>
+            </w:pPr>
+            <w:r w:rsidRPr="179FB406">
+              <w:rPr>
+                <w:rFonts w:ascii="Libre Franklin Medium" w:eastAsia="Libre Franklin Medium" w:hAnsi="Libre Franklin Medium" w:cs="Libre Franklin Medium"/>
+                <w:color w:val="1E234D"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009D579C" w:rsidTr="3CE18AE4" w14:paraId="00ACFDDD" w14:textId="77777777">
+      <w:tr w:rsidR="00A2198D" w14:paraId="4432C03F" w14:textId="77777777" w:rsidTr="006E406E">
         <w:trPr>
-          <w:trHeight w:val="545"/>
+          <w:trHeight w:val="540"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-[...1 lines deleted...]
-            <w:tcMar/>
+            <w:tcW w:w="6272" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="009D579C" w:rsidP="00361BCD" w:rsidRDefault="009D579C" w14:paraId="4CE233BD" w14:textId="77777777"/>
+          <w:p w14:paraId="616B8B94" w14:textId="77777777" w:rsidR="00A2198D" w:rsidRDefault="00A2198D" w:rsidP="006E406E">
+            <w:pPr>
+              <w:spacing w:before="240" w:after="240"/>
+            </w:pPr>
+            <w:r w:rsidRPr="179FB406">
+              <w:rPr>
+                <w:rFonts w:ascii="Libre Franklin Medium" w:eastAsia="Libre Franklin Medium" w:hAnsi="Libre Franklin Medium" w:cs="Libre Franklin Medium"/>
+                <w:color w:val="1E234D"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-[...1 lines deleted...]
-            <w:tcMar/>
+            <w:tcW w:w="2304" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="009D579C" w:rsidP="00361BCD" w:rsidRDefault="009D579C" w14:paraId="1CE7B8E5" w14:textId="77777777"/>
+          <w:p w14:paraId="75D69583" w14:textId="77777777" w:rsidR="00A2198D" w:rsidRDefault="00A2198D" w:rsidP="006E406E">
+            <w:pPr>
+              <w:spacing w:before="240" w:after="240"/>
+            </w:pPr>
+            <w:r w:rsidRPr="179FB406">
+              <w:rPr>
+                <w:rFonts w:ascii="Libre Franklin Medium" w:eastAsia="Libre Franklin Medium" w:hAnsi="Libre Franklin Medium" w:cs="Libre Franklin Medium"/>
+                <w:color w:val="1E234D"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009D579C" w:rsidTr="3CE18AE4" w14:paraId="7FF2F843" w14:textId="77777777">
+      <w:tr w:rsidR="00A2198D" w14:paraId="62CE648F" w14:textId="77777777" w:rsidTr="006E406E">
         <w:trPr>
-          <w:trHeight w:val="545"/>
+          <w:trHeight w:val="540"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-[...1 lines deleted...]
-            <w:tcMar/>
+            <w:tcW w:w="6272" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="009D579C" w:rsidP="00361BCD" w:rsidRDefault="009D579C" w14:paraId="0793C481" w14:textId="77777777">
-            <w:r>
+          <w:p w14:paraId="6A05FBE3" w14:textId="77777777" w:rsidR="00A2198D" w:rsidRDefault="00A2198D" w:rsidP="006E406E">
+            <w:pPr>
+              <w:spacing w:before="240" w:after="240"/>
+            </w:pPr>
+            <w:r w:rsidRPr="179FB406">
+              <w:rPr>
+                <w:rFonts w:ascii="Libre Franklin Medium" w:eastAsia="Libre Franklin Medium" w:hAnsi="Libre Franklin Medium" w:cs="Libre Franklin Medium"/>
+                <w:color w:val="1E234D"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>Total to deposit</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-[...1 lines deleted...]
-            <w:tcMar/>
+            <w:tcW w:w="2304" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="009D579C" w:rsidP="00361BCD" w:rsidRDefault="009D579C" w14:paraId="4AE64BB3" w14:textId="77777777">
-            <w:r>
+          <w:p w14:paraId="029D2CDA" w14:textId="77777777" w:rsidR="00A2198D" w:rsidRDefault="00A2198D" w:rsidP="006E406E">
+            <w:pPr>
+              <w:spacing w:before="240" w:after="240"/>
+            </w:pPr>
+            <w:r w:rsidRPr="179FB406">
+              <w:rPr>
+                <w:rFonts w:ascii="Libre Franklin Medium" w:eastAsia="Libre Franklin Medium" w:hAnsi="Libre Franklin Medium" w:cs="Libre Franklin Medium"/>
+                <w:color w:val="1E234D"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>£</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidRPr="005374E6" w:rsidR="009D579C" w:rsidP="3CE18AE4" w:rsidRDefault="009D579C" w14:paraId="5FFF9DC9" w14:textId="6CA1047A">
+    <w:p w14:paraId="22F4B917" w14:textId="77777777" w:rsidR="00A2198D" w:rsidRPr="000E39F8" w:rsidRDefault="00A2198D" w:rsidP="00A2198D">
       <w:pPr>
         <w:spacing w:before="240" w:after="240"/>
-        <w:rPr>
-[...7 lines deleted...]
-          <w:noProof w:val="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="5CDBDA4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin Medium" w:eastAsia="Libre Franklin Medium" w:hAnsi="Libre Franklin Medium" w:cs="Libre Franklin Medium"/>
           <w:color w:val="1E234D"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="en-GB"/>
-[...11 lines deleted...]
-          <w:noProof w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="216D6A7E" w14:textId="77777777" w:rsidR="00A2198D" w:rsidRPr="00865151" w:rsidRDefault="00A2198D" w:rsidP="00A2198D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:hAnsi="Libre Franklin"/>
           <w:color w:val="1E234D"/>
-          <w:sz w:val="22"/>
-[...280 lines deleted...]
-    <w:sectPr w:rsidRPr="009D579C" w:rsidR="00C531B5" w:rsidSect="00A4320E">
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5D7BF58F" w14:textId="7D9B3405" w:rsidR="00817119" w:rsidRPr="00944D01" w:rsidRDefault="00817119" w:rsidP="006904F4">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:hAnsi="Libre Franklin"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="00817119" w:rsidRPr="00944D01" w:rsidSect="0056577C">
       <w:headerReference w:type="default" r:id="rId15"/>
-      <w:headerReference w:type="first" r:id="rId16"/>
-[...2 lines deleted...]
-      <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
+      <w:footerReference w:type="even" r:id="rId16"/>
+      <w:footerReference w:type="default" r:id="rId17"/>
+      <w:type w:val="continuous"/>
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="1843" w:right="1440" w:bottom="2127" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
-      <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
-      <w:footerReference w:type="default" r:id="Rc40e9696251844ae"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="009D579C" w:rsidP="00DC471E" w:rsidRDefault="009D579C" w14:paraId="0CAFA91F" w14:textId="77777777">
+    <w:p w14:paraId="484494AE" w14:textId="77777777" w:rsidR="00744962" w:rsidRDefault="00744962">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="009D579C" w:rsidP="00DC471E" w:rsidRDefault="009D579C" w14:paraId="4316AC3A" w14:textId="77777777">
+    <w:p w14:paraId="090A4215" w14:textId="77777777" w:rsidR="00744962" w:rsidRDefault="00744962">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w:rsidR="009D579C" w:rsidRDefault="009D579C" w14:paraId="5F56CC33" w14:textId="77777777"/>
+    <w:p w14:paraId="32ED6EB3" w14:textId="77777777" w:rsidR="00744962" w:rsidRDefault="00744962"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-  </w:font>
-[...11 lines deleted...]
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Symbol">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Times New Roman (Body CS)">
-[...1 lines deleted...]
-    <w:panose1 w:val="00000000000000000000"/>
+  <w:font w:name="Calibri Light">
+    <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
-    <w:family w:val="roman"/>
-[...5 lines deleted...]
-    <w:family w:val="auto"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A00000FF" w:usb1="4000205B" w:usb2="00000000" w:usb3="00000000" w:csb0="00000193" w:csb1="00000000"/>
-[...19 lines deleted...]
-    <w:sig w:usb0="20000007" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000193" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri Light">
-    <w:panose1 w:val="020F0302020204030204"/>
+  <w:font w:name="Segoe UI">
+    <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Libre Franklin">
+    <w:charset w:val="00"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="A00000FF" w:usb1="4000205B" w:usb2="00000000" w:usb3="00000000" w:csb0="00000193" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial Black">
+    <w:panose1 w:val="020B0A04020102020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="A00002AF" w:usb1="400078FB" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Times">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="AvantGarde">
+    <w:altName w:val="Century Gothic"/>
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:notTrueType/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Libre Franklin Black">
+    <w:charset w:val="00"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="A00000FF" w:usb1="4000205B" w:usb2="00000000" w:usb3="00000000" w:csb0="00000193" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Libre Franklin Medium">
+    <w:charset w:val="00"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="A00000FF" w:usb1="4000205B" w:usb2="00000000" w:usb3="00000000" w:csb0="00000193" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="MS Mincho">
+    <w:panose1 w:val="02020609040205080304"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w:rsidR="77BD32D4" w:rsidP="4B70EAF2" w:rsidRDefault="77BD32D4" w14:paraId="153D293F" w14:textId="4B3B998F">
+  <w:p w14:paraId="18D4DCE2" w14:textId="77777777" w:rsidR="00802B18" w:rsidRDefault="00802B18" w:rsidP="005F0174">
     <w:pPr>
-      <w:spacing w:before="210" w:beforeAutospacing="off" w:after="210" w:afterAutospacing="off"/>
+      <w:pStyle w:val="Footer"/>
+      <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="outside" w:y="1"/>
       <w:rPr>
-        <w:noProof w:val="0"/>
-        <w:lang w:val="en-GB"/>
+        <w:rStyle w:val="PageNumber"/>
       </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:rStyle w:val="PageNumber"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rStyle w:val="PageNumber"/>
+      </w:rPr>
+      <w:instrText xml:space="preserve">PAGE  </w:instrText>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rStyle w:val="PageNumber"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rStyle w:val="PageNumber"/>
+        <w:noProof/>
+      </w:rPr>
+      <w:t>1</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rStyle w:val="PageNumber"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="392A90E9" w14:textId="77777777" w:rsidR="00802B18" w:rsidRDefault="00802B18" w:rsidP="005F0174">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+      <w:ind w:right="360" w:firstLine="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
-  <w:p w:rsidR="41224551" w:rsidP="77BD32D4" w:rsidRDefault="41224551" w14:paraId="4EDA2A9F" w14:textId="078DCC97">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6A0223CD" w14:textId="0DEF94AB" w:rsidR="00802B18" w:rsidRPr="00840D91" w:rsidRDefault="00A40251" w:rsidP="00A73F39">
     <w:pPr>
-      <w:bidi w:val="0"/>
-      <w:spacing w:before="210" w:beforeAutospacing="off" w:after="210" w:afterAutospacing="off"/>
+      <w:pStyle w:val="Footer"/>
       <w:rPr>
-        <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
-[...3 lines deleted...]
-        <w:lang w:val="en-GB"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:sz w:val="14"/>
+        <w:szCs w:val="12"/>
       </w:rPr>
     </w:pPr>
+    <w:r w:rsidRPr="00A40251">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:sz w:val="14"/>
+        <w:szCs w:val="12"/>
+      </w:rPr>
+      <w:t>Friends of the Earth Limited. Reg. No.</w:t>
+    </w:r>
+    <w:r w:rsidR="00DE6E65" w:rsidRPr="00DE6E65">
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r w:rsidR="00DE6E65" w:rsidRPr="00DE6E65">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:sz w:val="14"/>
+        <w:szCs w:val="12"/>
+      </w:rPr>
+      <w:t>01012357</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00A40251">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:sz w:val="14"/>
+        <w:szCs w:val="12"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r w:rsidR="00DE6E65" w:rsidRPr="00A73F39">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:sz w:val="14"/>
+        <w:szCs w:val="12"/>
+      </w:rPr>
+      <w:t xml:space="preserve">• 1st Floor, The Printworks, 139 Clapham Road, SW9 0HP • Tel 020 7490 1555 • Website </w:t>
+    </w:r>
+    <w:hyperlink r:id="rId1" w:history="1">
+      <w:r w:rsidR="00DE6E65" w:rsidRPr="00624F03">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+        <w:t>friendsoftheearth.uk</w:t>
+      </w:r>
+    </w:hyperlink>
+    <w:r w:rsidR="00D1282C">
+      <w:rPr>
+        <w:rStyle w:val="Hyperlink"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:color w:val="auto"/>
+        <w:sz w:val="14"/>
+        <w:szCs w:val="12"/>
+        <w:u w:val="none"/>
+      </w:rPr>
+      <w:t>.</w:t>
+    </w:r>
+    <w:r w:rsidR="00624F03">
+      <w:rPr>
+        <w:rStyle w:val="Hyperlink"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:sz w:val="14"/>
+        <w:szCs w:val="12"/>
+        <w:u w:val="none"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r w:rsidRPr="00624F03">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:sz w:val="14"/>
+        <w:szCs w:val="12"/>
+      </w:rPr>
+      <w:t>Incorporated</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00A40251">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:sz w:val="14"/>
+        <w:szCs w:val="12"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> in England and Wales. </w:t>
+    </w:r>
+    <w:r w:rsidR="002D5C57" w:rsidRPr="00A73F39">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:sz w:val="14"/>
+        <w:szCs w:val="12"/>
+      </w:rPr>
+      <w:t>Our paper is totally recycled.</w:t>
+    </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="009D579C" w:rsidP="00DC471E" w:rsidRDefault="009D579C" w14:paraId="1CBA9C13" w14:textId="77777777">
+    <w:p w14:paraId="7FDFDCF6" w14:textId="77777777" w:rsidR="00744962" w:rsidRDefault="00744962">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="009D579C" w:rsidP="00DC471E" w:rsidRDefault="009D579C" w14:paraId="790E1251" w14:textId="77777777">
+    <w:p w14:paraId="342F2CEC" w14:textId="77777777" w:rsidR="00744962" w:rsidRDefault="00744962">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w:rsidR="009D579C" w:rsidRDefault="009D579C" w14:paraId="0B5610AC" w14:textId="77777777"/>
+    <w:p w14:paraId="452DF660" w14:textId="77777777" w:rsidR="00744962" w:rsidRDefault="00744962"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w:rsidRPr="002B7574" w:rsidR="00DC471E" w:rsidRDefault="00DC471E" w14:paraId="20C65107" w14:textId="77777777">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6570D281" w14:textId="0197C8CC" w:rsidR="00802B18" w:rsidRDefault="00FC536B">
     <w:pPr>
       <w:pStyle w:val="Header"/>
+    </w:pPr>
+    <w:r>
       <w:rPr>
-        <w:rFonts w:ascii="Libre Franklin" w:hAnsi="Libre Franklin"/>
-[...4 lines deleted...]
-        <w:rFonts w:ascii="Libre Franklin" w:hAnsi="Libre Franklin"/>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="646A33CB" wp14:editId="5951D4E7">
-[...18 lines deleted...]
-          <wp:docPr id="1" name="Picture 1" descr="A picture containing text&#10;&#10;Description automatically generated"/>
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3153696B" wp14:editId="68000516">
+          <wp:extent cx="1659988" cy="697026"/>
+          <wp:effectExtent l="0" t="0" r="0" b="0"/>
+          <wp:docPr id="1453423231" name="Picture 1"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="1" name="Picture 1" descr="A picture containing text&#10;&#10;Description automatically generated"/>
+                  <pic:cNvPr id="1453423231" name="Picture 1453423231"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="1515745" cy="682625"/>
+                    <a:ext cx="1716992" cy="720962"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
-          <wp14:sizeRelH relativeFrom="page">
-[...5 lines deleted...]
-        </wp:anchor>
+        </wp:inline>
       </w:drawing>
     </w:r>
-    <w:r w:rsidRPr="002B7574">
+    <w:r w:rsidR="00C04B1D">
       <w:rPr>
-        <w:rFonts w:ascii="Libre Franklin" w:hAnsi="Libre Franklin"/>
-[...15 lines deleted...]
-        <w:rFonts w:ascii="Libre Franklin" w:hAnsi="Libre Franklin"/>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="336179CF" wp14:editId="3D8AD683">
-[...18 lines deleted...]
-          <wp:docPr id="1049549249" name="Picture 1049549249" descr="A picture containing text&#10;&#10;Description automatically generated"/>
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="36FEE665" wp14:editId="6BD97194">
+          <wp:extent cx="1518036" cy="682811"/>
+          <wp:effectExtent l="0" t="0" r="0" b="0"/>
+          <wp:docPr id="289893256" name="drawing"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="1" name="Picture 1" descr="A picture containing text&#10;&#10;Description automatically generated"/>
+                  <pic:cNvPr id="289893256" name="Picture 289893256"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
-                  <a:blip r:embed="rId1">
-[...48 lines deleted...]
-                  <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId683467190">
+                  <a:blip r:embed="rId2">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
-                  <a:xfrm rot="0">
+                  <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="2114550" cy="668494"/>
+                    <a:ext cx="1518036" cy="682811"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:numPicBullet w:numPicBulletId="0">
-[...24 lines deleted...]
-  </w:numPicBullet>
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="08263A71"/>
+    <w:nsid w:val="3C5268A6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="9B1AD05E"/>
-[...124 lines deleted...]
-    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+    <w:tmpl w:val="D8C49AFC"/>
+    <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
-[...1374 lines deleted...]
-        <w:color w:val="auto"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="360"/>
+        <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="360"/>
+        <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
+        <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760" w:hanging="360"/>
+        <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6480" w:hanging="360"/>
+        <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5DCDA8DF"/>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5BB5778C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="A91074E2"/>
-    <w:lvl w:ilvl="0" w:tplc="89F63FF8">
+    <w:tmpl w:val="DFEE41FC"/>
+    <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:pStyle w:val="Arrowlist"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="93489664">
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="254ACBBC">
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="76FAC920">
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="862248F0">
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="AA7C0624">
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="E8CA396A">
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="0D827CCA">
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="D6A2BBDC">
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="1206674658">
-    <w:abstractNumId w:val="11"/>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="605B5E06"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="AAB435F2"/>
+    <w:lvl w:ilvl="0" w:tplc="08090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="66883D05"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="6D80270A"/>
+    <w:lvl w:ilvl="0" w:tplc="08090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1" w16cid:durableId="982928427">
+    <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="1902255400">
-[...26 lines deleted...]
-  <w:num w:numId="11" w16cid:durableId="639504809">
+  <w:num w:numId="2" w16cid:durableId="1361131473">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="12" w16cid:durableId="872503232">
-[...5 lines deleted...]
-  <w:num w:numId="14" w16cid:durableId="1222978862">
+  <w:num w:numId="3" w16cid:durableId="955140907">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="15" w16cid:durableId="1922524519">
-[...5 lines deleted...]
-  <w:num w:numId="17" w16cid:durableId="1421633355">
+  <w:num w:numId="4" w16cid:durableId="1001468946">
     <w:abstractNumId w:val="3"/>
-  </w:num>
-[...1 lines deleted...]
-    <w:abstractNumId w:val="15"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-[...4 lines deleted...]
-  <w:defaultTabStop w:val="288"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="80"/>
+  <w:proofState w:spelling="clean"/>
+  <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:hdrShapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="6145"/>
+  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="009D579C"/>
-[...255 lines deleted...]
-    <w:rsid w:val="7EE7AAF5"/>
+    <w:rsidRoot w:val="009F014E"/>
+    <w:rsid w:val="00000513"/>
+    <w:rsid w:val="00006748"/>
+    <w:rsid w:val="00006B2C"/>
+    <w:rsid w:val="000140E2"/>
+    <w:rsid w:val="00017EAE"/>
+    <w:rsid w:val="00027D23"/>
+    <w:rsid w:val="000323B1"/>
+    <w:rsid w:val="000340F9"/>
+    <w:rsid w:val="000346E1"/>
+    <w:rsid w:val="000357A8"/>
+    <w:rsid w:val="00037365"/>
+    <w:rsid w:val="000411CB"/>
+    <w:rsid w:val="000527F4"/>
+    <w:rsid w:val="000544F0"/>
+    <w:rsid w:val="000561ED"/>
+    <w:rsid w:val="000726C0"/>
+    <w:rsid w:val="000815E4"/>
+    <w:rsid w:val="00092A22"/>
+    <w:rsid w:val="000955D9"/>
+    <w:rsid w:val="000A7F26"/>
+    <w:rsid w:val="000C15AE"/>
+    <w:rsid w:val="000C16F4"/>
+    <w:rsid w:val="000C6984"/>
+    <w:rsid w:val="000D4E64"/>
+    <w:rsid w:val="000D5566"/>
+    <w:rsid w:val="000E1731"/>
+    <w:rsid w:val="000E7133"/>
+    <w:rsid w:val="000F63E0"/>
+    <w:rsid w:val="000F6CEF"/>
+    <w:rsid w:val="000F6EA4"/>
+    <w:rsid w:val="000F71A1"/>
+    <w:rsid w:val="0010039E"/>
+    <w:rsid w:val="001105EF"/>
+    <w:rsid w:val="00113C2F"/>
+    <w:rsid w:val="00133E2E"/>
+    <w:rsid w:val="001408D4"/>
+    <w:rsid w:val="0014362B"/>
+    <w:rsid w:val="0014527C"/>
+    <w:rsid w:val="00152CCC"/>
+    <w:rsid w:val="00153E84"/>
+    <w:rsid w:val="00165E27"/>
+    <w:rsid w:val="00167787"/>
+    <w:rsid w:val="00175910"/>
+    <w:rsid w:val="0017651C"/>
+    <w:rsid w:val="001766C6"/>
+    <w:rsid w:val="0018583F"/>
+    <w:rsid w:val="00187271"/>
+    <w:rsid w:val="0019551F"/>
+    <w:rsid w:val="0019757D"/>
+    <w:rsid w:val="001A60F1"/>
+    <w:rsid w:val="001C0A16"/>
+    <w:rsid w:val="001C7D12"/>
+    <w:rsid w:val="001D6CF0"/>
+    <w:rsid w:val="001E423F"/>
+    <w:rsid w:val="001F68A0"/>
+    <w:rsid w:val="00204047"/>
+    <w:rsid w:val="0020455B"/>
+    <w:rsid w:val="00205428"/>
+    <w:rsid w:val="002058DA"/>
+    <w:rsid w:val="00211A5F"/>
+    <w:rsid w:val="00215FC3"/>
+    <w:rsid w:val="00221D96"/>
+    <w:rsid w:val="00244108"/>
+    <w:rsid w:val="0025056A"/>
+    <w:rsid w:val="00250C0D"/>
+    <w:rsid w:val="002644DF"/>
+    <w:rsid w:val="00285F23"/>
+    <w:rsid w:val="00292667"/>
+    <w:rsid w:val="002965E6"/>
+    <w:rsid w:val="002A5501"/>
+    <w:rsid w:val="002B25CB"/>
+    <w:rsid w:val="002B4263"/>
+    <w:rsid w:val="002C3E15"/>
+    <w:rsid w:val="002C4D47"/>
+    <w:rsid w:val="002C4EB2"/>
+    <w:rsid w:val="002C500C"/>
+    <w:rsid w:val="002D5C57"/>
+    <w:rsid w:val="002E0A24"/>
+    <w:rsid w:val="002E76AD"/>
+    <w:rsid w:val="002F41FB"/>
+    <w:rsid w:val="002F6FD4"/>
+    <w:rsid w:val="0030101D"/>
+    <w:rsid w:val="00311B8D"/>
+    <w:rsid w:val="00313EC1"/>
+    <w:rsid w:val="003264A2"/>
+    <w:rsid w:val="00331C1C"/>
+    <w:rsid w:val="00331E53"/>
+    <w:rsid w:val="0033414A"/>
+    <w:rsid w:val="003645B5"/>
+    <w:rsid w:val="00364849"/>
+    <w:rsid w:val="00382474"/>
+    <w:rsid w:val="003836B9"/>
+    <w:rsid w:val="00396C3A"/>
+    <w:rsid w:val="00397970"/>
+    <w:rsid w:val="003A17D6"/>
+    <w:rsid w:val="003B0B06"/>
+    <w:rsid w:val="003B51D6"/>
+    <w:rsid w:val="003B68A9"/>
+    <w:rsid w:val="003C5313"/>
+    <w:rsid w:val="003E7990"/>
+    <w:rsid w:val="003F413E"/>
+    <w:rsid w:val="00413E53"/>
+    <w:rsid w:val="00427BBB"/>
+    <w:rsid w:val="004421CC"/>
+    <w:rsid w:val="00457582"/>
+    <w:rsid w:val="0046181A"/>
+    <w:rsid w:val="00461997"/>
+    <w:rsid w:val="00463DF7"/>
+    <w:rsid w:val="00465C53"/>
+    <w:rsid w:val="00466FA2"/>
+    <w:rsid w:val="00492690"/>
+    <w:rsid w:val="004A2042"/>
+    <w:rsid w:val="004A3A85"/>
+    <w:rsid w:val="004A73FB"/>
+    <w:rsid w:val="004B4627"/>
+    <w:rsid w:val="004C66F4"/>
+    <w:rsid w:val="004C6B9D"/>
+    <w:rsid w:val="004C7721"/>
+    <w:rsid w:val="004D04AE"/>
+    <w:rsid w:val="004D6510"/>
+    <w:rsid w:val="004F61C5"/>
+    <w:rsid w:val="004F707E"/>
+    <w:rsid w:val="00513C0C"/>
+    <w:rsid w:val="00533345"/>
+    <w:rsid w:val="00544E73"/>
+    <w:rsid w:val="005452FE"/>
+    <w:rsid w:val="005465BA"/>
+    <w:rsid w:val="005475A1"/>
+    <w:rsid w:val="00547CDB"/>
+    <w:rsid w:val="005539A3"/>
+    <w:rsid w:val="00553B8E"/>
+    <w:rsid w:val="005546AA"/>
+    <w:rsid w:val="0055533D"/>
+    <w:rsid w:val="00557A45"/>
+    <w:rsid w:val="00560F60"/>
+    <w:rsid w:val="0056211A"/>
+    <w:rsid w:val="0056577C"/>
+    <w:rsid w:val="00571821"/>
+    <w:rsid w:val="00580BC8"/>
+    <w:rsid w:val="00582391"/>
+    <w:rsid w:val="005831F7"/>
+    <w:rsid w:val="00587F69"/>
+    <w:rsid w:val="00591D1B"/>
+    <w:rsid w:val="00595C49"/>
+    <w:rsid w:val="005A0D68"/>
+    <w:rsid w:val="005A53BA"/>
+    <w:rsid w:val="005A69DC"/>
+    <w:rsid w:val="005A7D71"/>
+    <w:rsid w:val="005B0486"/>
+    <w:rsid w:val="005B192B"/>
+    <w:rsid w:val="005C3DE0"/>
+    <w:rsid w:val="005C4C37"/>
+    <w:rsid w:val="005D1827"/>
+    <w:rsid w:val="005D2314"/>
+    <w:rsid w:val="005D43B6"/>
+    <w:rsid w:val="005D4CD0"/>
+    <w:rsid w:val="005D60D7"/>
+    <w:rsid w:val="005D6727"/>
+    <w:rsid w:val="005F0174"/>
+    <w:rsid w:val="005F3C8F"/>
+    <w:rsid w:val="0060191C"/>
+    <w:rsid w:val="0060570F"/>
+    <w:rsid w:val="00605A9A"/>
+    <w:rsid w:val="006220DA"/>
+    <w:rsid w:val="00624F03"/>
+    <w:rsid w:val="006250DE"/>
+    <w:rsid w:val="0063268C"/>
+    <w:rsid w:val="00640278"/>
+    <w:rsid w:val="00662501"/>
+    <w:rsid w:val="006767B6"/>
+    <w:rsid w:val="0068006B"/>
+    <w:rsid w:val="006904F4"/>
+    <w:rsid w:val="006A26D7"/>
+    <w:rsid w:val="006A2CC2"/>
+    <w:rsid w:val="006A6FB6"/>
+    <w:rsid w:val="006B7BD1"/>
+    <w:rsid w:val="006C079C"/>
+    <w:rsid w:val="006C5298"/>
+    <w:rsid w:val="006C64DE"/>
+    <w:rsid w:val="006D7436"/>
+    <w:rsid w:val="006D7F08"/>
+    <w:rsid w:val="006E3317"/>
+    <w:rsid w:val="006F2682"/>
+    <w:rsid w:val="006F33A3"/>
+    <w:rsid w:val="00704D75"/>
+    <w:rsid w:val="00721182"/>
+    <w:rsid w:val="00725F80"/>
+    <w:rsid w:val="00727E1E"/>
+    <w:rsid w:val="00736E2E"/>
+    <w:rsid w:val="00744962"/>
+    <w:rsid w:val="00751D12"/>
+    <w:rsid w:val="0075576B"/>
+    <w:rsid w:val="00757339"/>
+    <w:rsid w:val="00766FEE"/>
+    <w:rsid w:val="007A76BD"/>
+    <w:rsid w:val="007B166D"/>
+    <w:rsid w:val="007B25EB"/>
+    <w:rsid w:val="007B4442"/>
+    <w:rsid w:val="007D143C"/>
+    <w:rsid w:val="007D23A3"/>
+    <w:rsid w:val="007E5BCD"/>
+    <w:rsid w:val="00802B18"/>
+    <w:rsid w:val="0080324F"/>
+    <w:rsid w:val="00805C16"/>
+    <w:rsid w:val="0080745E"/>
+    <w:rsid w:val="008110B4"/>
+    <w:rsid w:val="00816367"/>
+    <w:rsid w:val="00817119"/>
+    <w:rsid w:val="00821E9B"/>
+    <w:rsid w:val="00825739"/>
+    <w:rsid w:val="00827915"/>
+    <w:rsid w:val="00827BA0"/>
+    <w:rsid w:val="00831F94"/>
+    <w:rsid w:val="00832923"/>
+    <w:rsid w:val="00834063"/>
+    <w:rsid w:val="00840D91"/>
+    <w:rsid w:val="008501A5"/>
+    <w:rsid w:val="008501F5"/>
+    <w:rsid w:val="0085037E"/>
+    <w:rsid w:val="008650DD"/>
+    <w:rsid w:val="008659E5"/>
+    <w:rsid w:val="00866921"/>
+    <w:rsid w:val="00874249"/>
+    <w:rsid w:val="008876E5"/>
+    <w:rsid w:val="00887973"/>
+    <w:rsid w:val="00894B06"/>
+    <w:rsid w:val="00897A38"/>
+    <w:rsid w:val="008A16C0"/>
+    <w:rsid w:val="008C054D"/>
+    <w:rsid w:val="008E01ED"/>
+    <w:rsid w:val="008F0148"/>
+    <w:rsid w:val="0090085E"/>
+    <w:rsid w:val="00904084"/>
+    <w:rsid w:val="00904263"/>
+    <w:rsid w:val="00905CA3"/>
+    <w:rsid w:val="0090701B"/>
+    <w:rsid w:val="009126E2"/>
+    <w:rsid w:val="009174BF"/>
+    <w:rsid w:val="00920C4F"/>
+    <w:rsid w:val="00922700"/>
+    <w:rsid w:val="00932991"/>
+    <w:rsid w:val="00933190"/>
+    <w:rsid w:val="0093584C"/>
+    <w:rsid w:val="00944D01"/>
+    <w:rsid w:val="0094B55E"/>
+    <w:rsid w:val="009573E6"/>
+    <w:rsid w:val="00961E5C"/>
+    <w:rsid w:val="00972000"/>
+    <w:rsid w:val="00972688"/>
+    <w:rsid w:val="0097449B"/>
+    <w:rsid w:val="009842D9"/>
+    <w:rsid w:val="00987EB9"/>
+    <w:rsid w:val="009A2A60"/>
+    <w:rsid w:val="009B264D"/>
+    <w:rsid w:val="009B75AA"/>
+    <w:rsid w:val="009C2696"/>
+    <w:rsid w:val="009C599D"/>
+    <w:rsid w:val="009C5DE6"/>
+    <w:rsid w:val="009D6856"/>
+    <w:rsid w:val="009D75A2"/>
+    <w:rsid w:val="009F014E"/>
+    <w:rsid w:val="00A03498"/>
+    <w:rsid w:val="00A05EC9"/>
+    <w:rsid w:val="00A079E6"/>
+    <w:rsid w:val="00A2198D"/>
+    <w:rsid w:val="00A25FDB"/>
+    <w:rsid w:val="00A32DFA"/>
+    <w:rsid w:val="00A35853"/>
+    <w:rsid w:val="00A36BC6"/>
+    <w:rsid w:val="00A40251"/>
+    <w:rsid w:val="00A50E9A"/>
+    <w:rsid w:val="00A52610"/>
+    <w:rsid w:val="00A724D1"/>
+    <w:rsid w:val="00A73F39"/>
+    <w:rsid w:val="00A81316"/>
+    <w:rsid w:val="00A863C8"/>
+    <w:rsid w:val="00A9041E"/>
+    <w:rsid w:val="00AB5AC8"/>
+    <w:rsid w:val="00AB698B"/>
+    <w:rsid w:val="00AC23FE"/>
+    <w:rsid w:val="00AC5A95"/>
+    <w:rsid w:val="00AE40F9"/>
+    <w:rsid w:val="00AF018D"/>
+    <w:rsid w:val="00AF2F4B"/>
+    <w:rsid w:val="00AF35DB"/>
+    <w:rsid w:val="00B050F7"/>
+    <w:rsid w:val="00B05B13"/>
+    <w:rsid w:val="00B12A26"/>
+    <w:rsid w:val="00B15E79"/>
+    <w:rsid w:val="00B1632D"/>
+    <w:rsid w:val="00B20629"/>
+    <w:rsid w:val="00B20ECA"/>
+    <w:rsid w:val="00B22903"/>
+    <w:rsid w:val="00B26B4E"/>
+    <w:rsid w:val="00B34C25"/>
+    <w:rsid w:val="00B35AB8"/>
+    <w:rsid w:val="00B40736"/>
+    <w:rsid w:val="00B40A8E"/>
+    <w:rsid w:val="00B43372"/>
+    <w:rsid w:val="00B46693"/>
+    <w:rsid w:val="00B46791"/>
+    <w:rsid w:val="00B47824"/>
+    <w:rsid w:val="00B5246E"/>
+    <w:rsid w:val="00B52846"/>
+    <w:rsid w:val="00B53604"/>
+    <w:rsid w:val="00B677FF"/>
+    <w:rsid w:val="00B752B5"/>
+    <w:rsid w:val="00B827D7"/>
+    <w:rsid w:val="00B86668"/>
+    <w:rsid w:val="00B91729"/>
+    <w:rsid w:val="00B92033"/>
+    <w:rsid w:val="00BA0981"/>
+    <w:rsid w:val="00BA0F2D"/>
+    <w:rsid w:val="00BB7328"/>
+    <w:rsid w:val="00BC5530"/>
+    <w:rsid w:val="00BC758D"/>
+    <w:rsid w:val="00BD096D"/>
+    <w:rsid w:val="00BD161F"/>
+    <w:rsid w:val="00BF020B"/>
+    <w:rsid w:val="00BF0319"/>
+    <w:rsid w:val="00C0126A"/>
+    <w:rsid w:val="00C03E9F"/>
+    <w:rsid w:val="00C04B1D"/>
+    <w:rsid w:val="00C057A6"/>
+    <w:rsid w:val="00C22FD6"/>
+    <w:rsid w:val="00C3566C"/>
+    <w:rsid w:val="00C369DC"/>
+    <w:rsid w:val="00C37DA8"/>
+    <w:rsid w:val="00C4050D"/>
+    <w:rsid w:val="00C51EB5"/>
+    <w:rsid w:val="00C63D11"/>
+    <w:rsid w:val="00C646EB"/>
+    <w:rsid w:val="00C7299D"/>
+    <w:rsid w:val="00C748D4"/>
+    <w:rsid w:val="00C87593"/>
+    <w:rsid w:val="00C95881"/>
+    <w:rsid w:val="00CA04EB"/>
+    <w:rsid w:val="00CA17DC"/>
+    <w:rsid w:val="00CA6C46"/>
+    <w:rsid w:val="00CB0671"/>
+    <w:rsid w:val="00CB76F9"/>
+    <w:rsid w:val="00CC2C20"/>
+    <w:rsid w:val="00CE2C5E"/>
+    <w:rsid w:val="00CE49CF"/>
+    <w:rsid w:val="00CF3EA0"/>
+    <w:rsid w:val="00CF5FCF"/>
+    <w:rsid w:val="00D050B5"/>
+    <w:rsid w:val="00D1101A"/>
+    <w:rsid w:val="00D1282C"/>
+    <w:rsid w:val="00D21588"/>
+    <w:rsid w:val="00D2655C"/>
+    <w:rsid w:val="00D30545"/>
+    <w:rsid w:val="00D315B3"/>
+    <w:rsid w:val="00D35CDA"/>
+    <w:rsid w:val="00D4292C"/>
+    <w:rsid w:val="00D51DD2"/>
+    <w:rsid w:val="00D55E80"/>
+    <w:rsid w:val="00D606E0"/>
+    <w:rsid w:val="00D6372E"/>
+    <w:rsid w:val="00D67FF7"/>
+    <w:rsid w:val="00D70963"/>
+    <w:rsid w:val="00D71836"/>
+    <w:rsid w:val="00D8236B"/>
+    <w:rsid w:val="00D907B2"/>
+    <w:rsid w:val="00D93E85"/>
+    <w:rsid w:val="00D97145"/>
+    <w:rsid w:val="00DA0667"/>
+    <w:rsid w:val="00DB3DBF"/>
+    <w:rsid w:val="00DC0B95"/>
+    <w:rsid w:val="00DC13CD"/>
+    <w:rsid w:val="00DC6965"/>
+    <w:rsid w:val="00DD4265"/>
+    <w:rsid w:val="00DD4D8B"/>
+    <w:rsid w:val="00DD5212"/>
+    <w:rsid w:val="00DD6A56"/>
+    <w:rsid w:val="00DE4265"/>
+    <w:rsid w:val="00DE6E65"/>
+    <w:rsid w:val="00DE70F1"/>
+    <w:rsid w:val="00E042DE"/>
+    <w:rsid w:val="00E05112"/>
+    <w:rsid w:val="00E1307C"/>
+    <w:rsid w:val="00E24FA0"/>
+    <w:rsid w:val="00E35275"/>
+    <w:rsid w:val="00E44DE4"/>
+    <w:rsid w:val="00E44FE4"/>
+    <w:rsid w:val="00E5257E"/>
+    <w:rsid w:val="00E6272D"/>
+    <w:rsid w:val="00E63123"/>
+    <w:rsid w:val="00E76B44"/>
+    <w:rsid w:val="00E9492A"/>
+    <w:rsid w:val="00EA66C3"/>
+    <w:rsid w:val="00EA674C"/>
+    <w:rsid w:val="00EB05E4"/>
+    <w:rsid w:val="00EB1277"/>
+    <w:rsid w:val="00EB2C89"/>
+    <w:rsid w:val="00EB3756"/>
+    <w:rsid w:val="00ED0920"/>
+    <w:rsid w:val="00EE418C"/>
+    <w:rsid w:val="00EE43A7"/>
+    <w:rsid w:val="00F012E7"/>
+    <w:rsid w:val="00F118B0"/>
+    <w:rsid w:val="00F1211E"/>
+    <w:rsid w:val="00F22B32"/>
+    <w:rsid w:val="00F32462"/>
+    <w:rsid w:val="00F3272C"/>
+    <w:rsid w:val="00F42162"/>
+    <w:rsid w:val="00F504F1"/>
+    <w:rsid w:val="00F7004A"/>
+    <w:rsid w:val="00F708F0"/>
+    <w:rsid w:val="00F71C5C"/>
+    <w:rsid w:val="00F73266"/>
+    <w:rsid w:val="00F736E0"/>
+    <w:rsid w:val="00F744B6"/>
+    <w:rsid w:val="00F85FCB"/>
+    <w:rsid w:val="00F91458"/>
+    <w:rsid w:val="00FA087A"/>
+    <w:rsid w:val="00FA0DC0"/>
+    <w:rsid w:val="00FA4666"/>
+    <w:rsid w:val="00FB77AA"/>
+    <w:rsid w:val="00FC5162"/>
+    <w:rsid w:val="00FC536B"/>
+    <w:rsid w:val="00FD2B34"/>
+    <w:rsid w:val="00FE7853"/>
+    <w:rsid w:val="00FF1A62"/>
+    <w:rsid w:val="014E1823"/>
+    <w:rsid w:val="03040D7D"/>
+    <w:rsid w:val="061FB036"/>
+    <w:rsid w:val="092E206F"/>
+    <w:rsid w:val="0A226F47"/>
+    <w:rsid w:val="0AB7E782"/>
+    <w:rsid w:val="0BCE80CD"/>
+    <w:rsid w:val="0E0A0AFD"/>
+    <w:rsid w:val="0FA5DB5E"/>
+    <w:rsid w:val="127A4F76"/>
+    <w:rsid w:val="12867C3F"/>
+    <w:rsid w:val="151EE079"/>
+    <w:rsid w:val="1589C23E"/>
+    <w:rsid w:val="162FE86A"/>
+    <w:rsid w:val="183CD604"/>
+    <w:rsid w:val="18AF3633"/>
+    <w:rsid w:val="1CCDF9EF"/>
+    <w:rsid w:val="1D6DAE0E"/>
+    <w:rsid w:val="1DB0719C"/>
+    <w:rsid w:val="210C703C"/>
+    <w:rsid w:val="232E5F2F"/>
+    <w:rsid w:val="239F88A4"/>
+    <w:rsid w:val="24AB36DC"/>
+    <w:rsid w:val="27689F28"/>
+    <w:rsid w:val="28888346"/>
+    <w:rsid w:val="2A59781E"/>
+    <w:rsid w:val="2D5BF469"/>
+    <w:rsid w:val="2DC06E0E"/>
+    <w:rsid w:val="34BEF8E0"/>
+    <w:rsid w:val="34DBABAA"/>
+    <w:rsid w:val="38134C6C"/>
+    <w:rsid w:val="38246897"/>
+    <w:rsid w:val="38C5E1DF"/>
+    <w:rsid w:val="3BAED222"/>
+    <w:rsid w:val="3E5DFF03"/>
+    <w:rsid w:val="3F5AB6DE"/>
+    <w:rsid w:val="3FF9321C"/>
+    <w:rsid w:val="40B1A67B"/>
+    <w:rsid w:val="44F9BCFA"/>
+    <w:rsid w:val="480F8912"/>
+    <w:rsid w:val="48315DBC"/>
+    <w:rsid w:val="490FC955"/>
+    <w:rsid w:val="494E9399"/>
+    <w:rsid w:val="497CE0CB"/>
+    <w:rsid w:val="4AFC83F5"/>
+    <w:rsid w:val="4E8776E3"/>
+    <w:rsid w:val="4ECFE692"/>
+    <w:rsid w:val="4FB529FD"/>
+    <w:rsid w:val="5046ABA8"/>
+    <w:rsid w:val="51E72D78"/>
+    <w:rsid w:val="5467D356"/>
+    <w:rsid w:val="585DA07B"/>
+    <w:rsid w:val="5BDF5DC5"/>
+    <w:rsid w:val="5E80E7E3"/>
+    <w:rsid w:val="602D3A9E"/>
+    <w:rsid w:val="621B4C8B"/>
+    <w:rsid w:val="6240F69D"/>
+    <w:rsid w:val="652B77FB"/>
+    <w:rsid w:val="659A47CB"/>
+    <w:rsid w:val="68F7C1EC"/>
+    <w:rsid w:val="69383FE6"/>
+    <w:rsid w:val="6AF02961"/>
+    <w:rsid w:val="6B833A78"/>
+    <w:rsid w:val="6C247C02"/>
+    <w:rsid w:val="6E8EEECF"/>
+    <w:rsid w:val="6F825535"/>
+    <w:rsid w:val="6FBDA05F"/>
+    <w:rsid w:val="710D76A4"/>
+    <w:rsid w:val="71588233"/>
+    <w:rsid w:val="773F44F8"/>
+    <w:rsid w:val="77BD5629"/>
+    <w:rsid w:val="78812A0D"/>
+    <w:rsid w:val="7889A378"/>
+    <w:rsid w:val="797F8365"/>
+    <w:rsid w:val="7AC9B05B"/>
+    <w:rsid w:val="7D21A93A"/>
+    <w:rsid w:val="7D609F08"/>
+    <w:rsid w:val="7E4EBD92"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-GB"/>
+  <w:themeFontLang w:val="en-GB" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapedefaults v:ext="edit" spidmax="6145"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="265BA6C8"/>
+  <w14:docId w14:val="0358AC8E"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{D4651D6A-D7FC-4E95-B908-8DE7ED1499AA}"/>
+  <w15:docId w15:val="{02D17AC9-3EF8-40A9-A0C3-373A719BF20D}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...2 lines deleted...]
-        <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+        <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
-    <w:lsdException w:name="heading 2" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
-[...6 lines deleted...]
-    <w:lsdException w:name="heading 9" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:uiPriority="35" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:uiPriority="22"/>
-    <w:lsdException w:name="Emphasis" w:uiPriority="20"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -5581,51 +6151,51 @@
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
-    <w:lsdException w:name="No Spacing" w:uiPriority="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
@@ -5685,56 +6255,56 @@
     <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
-    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21"/>
-    <w:lsdException w:name="Subtle Reference" w:uiPriority="31"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
-    <w:lsdException w:name="Book Title" w:uiPriority="33"/>
-[...1 lines deleted...]
-    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
@@ -5801,1398 +6371,810 @@
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="009D579C"/>
+    <w:rsid w:val="009F014E"/>
     <w:pPr>
-      <w:spacing w:before="240" w:after="240"/>
+      <w:widowControl w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:adjustRightInd w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Libre Franklin Medium" w:hAnsi="Libre Franklin Medium" w:cs="Times New Roman (Body CS)"/>
-[...19 lines deleted...]
-      <w:szCs w:val="40"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading2Char"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="007E2A37"/>
+    <w:rsid w:val="00A2198D"/>
     <w:pPr>
-      <w:shd w:val="clear" w:color="auto" w:fill="61BDAA"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:widowControl/>
+      <w:autoSpaceDE/>
+      <w:autoSpaceDN/>
+      <w:adjustRightInd/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Libre Franklin Black" w:hAnsi="Libre Franklin Black"/>
-      <w:b/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+      <w:lang w:val="en-GB" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading3">
-[...18 lines deleted...]
-  <w:style w:type="character" w:styleId="DefaultParagraphFont" w:default="1">
+  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:styleId="TableNormal" w:default="1">
+  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="NoList" w:default="1">
+  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Title">
-    <w:name w:val="Title"/>
+  <w:style w:type="paragraph" w:styleId="Footer">
+    <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00DC7D99"/>
+    <w:link w:val="FooterChar"/>
+    <w:rsid w:val="009F014E"/>
     <w:pPr>
-      <w:spacing w:before="0" w:after="0"/>
-      <w:contextualSpacing/>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4153"/>
+        <w:tab w:val="right" w:pos="8306"/>
+      </w:tabs>
     </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+    <w:name w:val="Footer Char"/>
+    <w:link w:val="Footer"/>
+    <w:rsid w:val="009F014E"/>
     <w:rPr>
-      <w:rFonts w:ascii="Libre Franklin Black" w:hAnsi="Libre Franklin Black" w:cs="Times New Roman (Headings CS)" w:eastAsiaTheme="majorEastAsia"/>
-[...4 lines deleted...]
-      <w:szCs w:val="56"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="en-US" w:eastAsia="en-GB"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="TitleChar" w:customStyle="1">
-    <w:name w:val="Title Char"/>
+  <w:style w:type="character" w:styleId="PageNumber">
+    <w:name w:val="page number"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="Title"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00DC7D99"/>
+    <w:rsid w:val="009F014E"/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00F73266"/>
     <w:rPr>
-      <w:rFonts w:ascii="Libre Franklin Black" w:hAnsi="Libre Franklin Black" w:cs="Times New Roman (Headings CS)" w:eastAsiaTheme="majorEastAsia"/>
-[...5 lines deleted...]
-      <w:szCs w:val="56"/>
+      <w:color w:val="0000FF"/>
+      <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Subtitle">
-    <w:name w:val="Subtitle"/>
+  <w:style w:type="paragraph" w:styleId="Header">
+    <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
-[...4 lines deleted...]
-    <w:rsid w:val="00362117"/>
+    <w:link w:val="HeaderChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0019757D"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4513"/>
+        <w:tab w:val="right" w:pos="9026"/>
+      </w:tabs>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Header"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="0019757D"/>
     <w:rPr>
-      <w:rFonts w:ascii="Libre Baskerville" w:hAnsi="Libre Baskerville"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="SubtitleChar" w:customStyle="1">
-    <w:name w:val="Subtitle Char"/>
+  <w:style w:type="character" w:styleId="PlaceholderText">
+    <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="Subtitle"/>
-[...37 lines deleted...]
-    <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00A1456E"/>
+    <w:rsid w:val="0019757D"/>
     <w:rPr>
-      <w:rFonts w:ascii="Libre Franklin Medium" w:hAnsi="Libre Franklin Medium" w:cs="Times New Roman (Body CS)"/>
-[...49 lines deleted...]
-      <w:szCs w:val="22"/>
+      <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
-    <w:rsid w:val="004B4CD9"/>
+    <w:rsid w:val="00B35AB8"/>
     <w:pPr>
-      <w:numPr>
-[...2 lines deleted...]
-      <w:ind w:left="1080"/>
+      <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
-    <w:rPr>
-[...446 lines deleted...]
-    </w:tblStylePr>
   </w:style>
   <w:style w:type="character" w:styleId="CommentReference">
     <w:name w:val="annotation reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="003A7FE8"/>
+    <w:rsid w:val="002C4D47"/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentText">
     <w:name w:val="annotation text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="CommentTextChar"/>
     <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="003A7FE8"/>
+    <w:rsid w:val="002C4D47"/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="CommentTextChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
     <w:name w:val="Comment Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="CommentText"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="003A7FE8"/>
+    <w:semiHidden/>
+    <w:rsid w:val="002C4D47"/>
     <w:rPr>
-      <w:rFonts w:ascii="Libre Franklin Medium" w:hAnsi="Libre Franklin Medium" w:cs="Times New Roman (Body CS)"/>
-[...2 lines deleted...]
-      <w:szCs w:val="20"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentSubject">
     <w:name w:val="annotation subject"/>
     <w:basedOn w:val="CommentText"/>
     <w:next w:val="CommentText"/>
     <w:link w:val="CommentSubjectChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="003704E4"/>
+    <w:rsid w:val="002C4D47"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="CommentSubjectChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
     <w:name w:val="Comment Subject Char"/>
     <w:basedOn w:val="CommentTextChar"/>
     <w:link w:val="CommentSubject"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="003704E4"/>
+    <w:rsid w:val="002C4D47"/>
     <w:rPr>
-      <w:rFonts w:ascii="Libre Franklin Medium" w:hAnsi="Libre Franklin Medium" w:cs="Times New Roman (Body CS)"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:b/>
       <w:bCs/>
-      <w:color w:val="1E234D"/>
-[...1 lines deleted...]
-      <w:szCs w:val="20"/>
+      <w:lang w:val="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="BalloonText">
+    <w:name w:val="Balloon Text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="BalloonTextChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="002C4D47"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
+    <w:name w:val="Balloon Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="BalloonText"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="002C4D47"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00F06ABD"/>
+    <w:rsid w:val="00840D91"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="FollowedHyperlink">
+    <w:name w:val="FollowedHyperlink"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00840D91"/>
+    <w:rPr>
+      <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
+      <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Mention">
     <w:name w:val="Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="003966DF"/>
+    <w:rsid w:val="00817119"/>
     <w:rPr>
       <w:color w:val="2B579A"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="PlaceholderText">
-    <w:name w:val="Placeholder Text"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:uiPriority w:val="99"/>
-[...1 lines deleted...]
-    <w:rsid w:val="009D579C"/>
+    <w:link w:val="Heading2"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00A2198D"/>
     <w:rPr>
-      <w:color w:val="666666"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+      <w:lang w:eastAsia="en-US"/>
     </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableGrid">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="00A2198D"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
-    <w:div w:id="977687640">
+    <w:div w:id="2111310309">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
-      <w:divsChild>
-[...246 lines deleted...]
-      </w:divsChild>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
-  <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://friendsoftheearth.uk/about-us/privacy-policy" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:community@foe.co.uk" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:community@foe.co.uk" TargetMode="External" Id="R4e1ccc8bc09f4db5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.google.com/document/d/1rEowVpmU1KwAFgtzQat5PQIJhPyk11d21H2V_gr6VAY/edit?tab=t.0" TargetMode="External" Id="R3410630665304bc2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="Rc40e9696251844ae" /></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://friendsoftheearth.uk/about-us/privacy-policy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:community@foe.co.uk" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:community@foe.co.uk" TargetMode="External"/></Relationships>
+</file>
+
+<file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://friendsoftheearth.uk" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpg"/></Relationships>
-[...10 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="https://foecentral.sharepoint.com/Templates/FoE%20Word%20template%202024.dotx" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="DefaultPlaceholder_-1854013440"/>
+        <w:name w:val="DefaultPlaceholder_1081868574"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{C3486C1E-E8DD-4E1E-93AA-99C754EE4874}"/>
+        <w:guid w:val="{D732FD34-8D05-4699-8E70-99D42BC19FA7}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00B60553" w:rsidRDefault="00B60553" w14:paraId="4F14D7C8" wp14:textId="77777777">
-          <w:r w:rsidRPr="00EC7D44">
+        <w:p w:rsidR="009A7AE0" w:rsidRDefault="00B05B13">
+          <w:r w:rsidRPr="00C8700D">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
-            <w:t>Click or tap here to enter text.</w:t>
+            <w:t>Click here to enter text.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="F7D5C889DE464448B66DDD19770DACD2"/>
+        <w:name w:val="566C5F34B12B44529B40E7F237410F37"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{A6125545-DFCE-4419-87D0-5EEA34B913DF}"/>
+        <w:guid w:val="{ACB16A93-7F64-49C5-A18C-F1D5DDAE450A}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="57CCDA1E" w:rsidRDefault="57CCDA1E" w14:paraId="738842E7" w14:noSpellErr="1">
-          <w:r w:rsidRPr="41224551" w:rsidR="57CCDA1E">
+        <w:p w:rsidR="009A7AE0" w:rsidRDefault="00B05B13" w:rsidP="00B05B13">
+          <w:pPr>
+            <w:pStyle w:val="566C5F34B12B44529B40E7F237410F37"/>
+          </w:pPr>
+          <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
+              <w:rFonts w:eastAsia="Calibri"/>
             </w:rPr>
-            <w:t>Click or tap here to enter text.</w:t>
+            <w:t>Click here to e</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00C8700D">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:rFonts w:eastAsia="Calibri"/>
+            </w:rPr>
+            <w:t>nter text.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="0610F54B35B84554B29ADE9360138692"/>
+        <w:name w:val="DefaultPlaceholder_1081868576"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{25721E8F-0521-4CDC-A3B8-CC3E275CE9E8}"/>
+        <w:guid w:val="{EC1AF2CF-DCC2-4B12-A1AB-B8CDDA6A97F1}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="57CCDA1E" w:rsidRDefault="57CCDA1E" w14:paraId="43E973CC" w14:noSpellErr="1">
-          <w:r w:rsidRPr="41224551" w:rsidR="57CCDA1E">
+        <w:p w:rsidR="009A7AE0" w:rsidRDefault="00B05B13">
+          <w:r w:rsidRPr="00C8700D">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
-            <w:t>Click or tap here to enter text.</w:t>
+            <w:t>Click here to enter a date.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="42F6CDC4DF3F4F4BBCD64C44F6CD270A"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{E46E17DD-E2B8-439C-83E4-1A69CCAE82B4}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="009A7AE0" w:rsidRDefault="00B05B13" w:rsidP="00B05B13">
+          <w:pPr>
+            <w:pStyle w:val="42F6CDC4DF3F4F4BBCD64C44F6CD270A"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00C8700D">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Click here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="98ED3D4B79DE426BBDC9EDDAF77F4D84"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{F0AF2B16-1919-47C9-91DF-AC662F8075F7}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00557A45" w:rsidRDefault="00557A45" w:rsidP="00557A45">
+          <w:pPr>
+            <w:pStyle w:val="98ED3D4B79DE426BBDC9EDDAF77F4D84"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00C8700D">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Click here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="704C0BC7A6AD4789BECAACAEE926C4A5"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{A3DE28B6-A1A8-4367-88D2-7221E91C240D}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00557A45" w:rsidRDefault="00557A45" w:rsidP="00557A45">
+          <w:pPr>
+            <w:pStyle w:val="704C0BC7A6AD4789BECAACAEE926C4A5"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00C8700D">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Click here to enter text.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-  </w:font>
-[...11 lines deleted...]
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Symbol">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Times New Roman (Body CS)">
-[...1 lines deleted...]
-    <w:panose1 w:val="00000000000000000000"/>
+  <w:font w:name="Calibri Light">
+    <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
-    <w:family w:val="roman"/>
-[...5 lines deleted...]
-    <w:family w:val="auto"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A00000FF" w:usb1="4000205B" w:usb2="00000000" w:usb3="00000000" w:csb0="00000193" w:csb1="00000000"/>
-[...19 lines deleted...]
-    <w:sig w:usb0="20000007" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000193" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri Light">
-    <w:panose1 w:val="020F0302020204030204"/>
+  <w:font w:name="Segoe UI">
+    <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Libre Franklin">
+    <w:charset w:val="00"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="A00000FF" w:usb1="4000205B" w:usb2="00000000" w:usb3="00000000" w:csb0="00000193" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial Black">
+    <w:panose1 w:val="020B0A04020102020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="A00002AF" w:usb1="400078FB" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Times">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="AvantGarde">
+    <w:altName w:val="Century Gothic"/>
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:notTrueType/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Libre Franklin Black">
+    <w:charset w:val="00"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="A00000FF" w:usb1="4000205B" w:usb2="00000000" w:usb3="00000000" w:csb0="00000193" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Libre Franklin Medium">
+    <w:charset w:val="00"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="A00000FF" w:usb1="4000205B" w:usb2="00000000" w:usb3="00000000" w:csb0="00000193" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="MS Mincho">
+    <w:panose1 w:val="02020609040205080304"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Yu Mincho">
+    <w:charset w:val="80"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Yu Gothic Light">
+    <w:altName w:val="游ゴシック Light"/>
+    <w:panose1 w:val="020B0300000000000000"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00B60553"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00E52B1C"/>
+    <w:rsidRoot w:val="00B05B13"/>
+    <w:rsid w:val="000C0283"/>
+    <w:rsid w:val="000C7CD3"/>
+    <w:rsid w:val="00186BD8"/>
+    <w:rsid w:val="00190C9D"/>
+    <w:rsid w:val="001F1457"/>
+    <w:rsid w:val="00532DD9"/>
+    <w:rsid w:val="00536822"/>
+    <w:rsid w:val="00557A45"/>
+    <w:rsid w:val="005C137D"/>
+    <w:rsid w:val="00744CF1"/>
+    <w:rsid w:val="007D31BE"/>
+    <w:rsid w:val="00814FA6"/>
+    <w:rsid w:val="009A7AE0"/>
+    <w:rsid w:val="00A25926"/>
+    <w:rsid w:val="00A53902"/>
+    <w:rsid w:val="00B05B13"/>
+    <w:rsid w:val="00B22903"/>
+    <w:rsid w:val="00BB31BB"/>
+    <w:rsid w:val="00C15E4A"/>
+    <w:rsid w:val="00D20EEE"/>
+    <w:rsid w:val="00E476CD"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-GB"/>
+  <w:themeFontLang w:val="en-GB" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-        <w:kern w:val="2"/>
-[...1 lines deleted...]
-        <w:szCs w:val="24"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
         <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="ar-SA"/>
-        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -7566,214 +7548,205 @@
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:styleId="PlaceholderText">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00B60553"/>
+    <w:rsid w:val="00536822"/>
     <w:rPr>
-      <w:color w:val="666666"/>
+      <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="2295A401982C49689B1B536AB8DC3ABF">
-[...1 lines deleted...]
-    <w:rsid w:val="00B60553"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="566C5F34B12B44529B40E7F237410F37">
+    <w:name w:val="566C5F34B12B44529B40E7F237410F37"/>
+    <w:rsid w:val="00B05B13"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="42F6CDC4DF3F4F4BBCD64C44F6CD270A">
+    <w:name w:val="42F6CDC4DF3F4F4BBCD64C44F6CD270A"/>
+    <w:rsid w:val="00B05B13"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="98ED3D4B79DE426BBDC9EDDAF77F4D84">
+    <w:name w:val="98ED3D4B79DE426BBDC9EDDAF77F4D84"/>
+    <w:rsid w:val="00557A45"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="704C0BC7A6AD4789BECAACAEE926C4A5">
+    <w:name w:val="704C0BC7A6AD4789BECAACAEE926C4A5"/>
+    <w:rsid w:val="00557A45"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="4472C4"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
         <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游ゴシック Light"/>
+        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="等线 Light"/>
+        <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游明朝"/>
+        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="等线"/>
+        <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
@@ -7901,138 +7874,50 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...86 lines deleted...]
-<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100D72FE172B54E5A4ABCAC992392782E84" ma:contentTypeVersion="19" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="f77bc53ed28c2b17115b69628e6389de">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="fde13217-2f03-40ca-80f4-28e1f6c715bd" xmlns:ns3="45db0576-a235-4eff-b4db-f87eb20cf1ac" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="63f629491652633fdfac89eda6682ecc" ns1:_="" ns2:_="" ns3:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="fde13217-2f03-40ca-80f4-28e1f6c715bd"/>
     <xsd:import namespace="45db0576-a235-4eff-b4db-f87eb20cf1ac"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:FOEDocumentTypeTaxHTField0" minOccurs="0"/>
                 <xsd:element ref="ns2:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:TaxCatchAllLabel" minOccurs="0"/>
                 <xsd:element ref="ns2:FOEStrategyKeywordsTaxHTField0" minOccurs="0"/>
                 <xsd:element ref="ns2:_dlc_DocId" minOccurs="0"/>
                 <xsd:element ref="ns2:_dlc_DocIdUrl" minOccurs="0"/>
                 <xsd:element ref="ns2:_dlc_DocIdPersistId" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns2:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoKeyPoints" minOccurs="0"/>
@@ -8307,117 +8192,257 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<spe:Receivers xmlns:spe="http://schemas.microsoft.com/sharepoint/events">
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10001</Type>
+    <SequenceNumber>1000</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10002</Type>
+    <SequenceNumber>1001</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10004</Type>
+    <SequenceNumber>1002</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10006</Type>
+    <SequenceNumber>1003</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+</spe:Receivers>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<LongProperties xmlns="http://schemas.microsoft.com/office/2006/metadata/longProperties"/>
+</file>
+
+<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <FOEDocumentTypeTaxHTField0 xmlns="fde13217-2f03-40ca-80f4-28e1f6c715bd">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </FOEDocumentTypeTaxHTField0>
+    <FOEStrategyKeywordsTaxHTField0 xmlns="fde13217-2f03-40ca-80f4-28e1f6c715bd">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </FOEStrategyKeywordsTaxHTField0>
+    <TaxCatchAll xmlns="fde13217-2f03-40ca-80f4-28e1f6c715bd" xsi:nil="true"/>
+    <_dlc_DocId xmlns="fde13217-2f03-40ca-80f4-28e1f6c715bd">TJQSZSAJ4VUY-1595295654-87288</_dlc_DocId>
+    <_dlc_DocIdUrl xmlns="fde13217-2f03-40ca-80f4-28e1f6c715bd">
+      <Url>https://foecentral.sharepoint.com/campaignactivism/_layouts/15/DocIdRedir.aspx?ID=TJQSZSAJ4VUY-1595295654-87288</Url>
+      <Description>TJQSZSAJ4VUY-1595295654-87288</Description>
+    </_dlc_DocIdUrl>
+    <TaxCatchAllLabel xmlns="fde13217-2f03-40ca-80f4-28e1f6c715bd" xsi:nil="true"/>
+    <_dlc_DocIdPersistId xmlns="fde13217-2f03-40ca-80f4-28e1f6c715bd">false</_dlc_DocIdPersistId>
+    <SharedWithUsers xmlns="fde13217-2f03-40ca-80f4-28e1f6c715bd">
+      <UserInfo>
+        <DisplayName/>
+        <AccountId xsi:nil="true"/>
+        <AccountType/>
+      </UserInfo>
+    </SharedWithUsers>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="45db0576-a235-4eff-b4db-f87eb20cf1ac">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <_ip_UnifiedCompliancePolicyUIAction xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <_ip_UnifiedCompliancePolicyProperties xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{35799F03-F71A-4605-862B-4C3F49D3189A}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{15D21A23-D5BC-4840-8AB0-4F3CE519E28C}"/>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9DCF8D6A-E1E4-42BB-8913-C7F7B065A170}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-[...8 lines deleted...]
-    <ds:schemaRef ds:uri="fde13217-2f03-40ca-80f4-28e1f6c715bd"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/events"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6D72CF33-3D76-48BF-8C45-2A2801DAB446}">
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{74DB46DF-8350-4106-9EF6-04ABCFB49FCF}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A6495629-6178-524E-B1E9-24DADECD800A}">
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{82D984D2-B715-4B8D-92C0-FAF61DFFFFC1}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
-[...7 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/events"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/longProperties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CB1095D6-66DD-4910-B437-BBAB2AE911C9}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{970C0495-26A7-4022-A060-6F1C1DA1E2AD}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="fde13217-2f03-40ca-80f4-28e1f6c715bd"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="834228db-739b-4822-9a7d-dcb97b172118"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="45db0576-a235-4eff-b4db-f87eb20cf1ac"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-[...9 lines deleted...]
-</ap:Properties>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <Template>Normal</Template>
+  <TotalTime></TotalTime>
+  <Pages>5</Pages>
+  <Words>589</Words>
+  <Characters>3362</Characters>
+  <Application>Microsoft Office Word</Application>
+  <DocSecurity>0</DocSecurity>
+  <Lines>28</Lines>
+  <Paragraphs>7</Paragraphs>
+  <ScaleCrop>false</ScaleCrop>
+  <Company>Friends of the Earth</Company>
+  <LinksUpToDate>false</LinksUpToDate>
+  <CharactersWithSpaces>3944</CharactersWithSpaces>
+  <SharedDoc>false</SharedDoc>
+  <HyperlinksChanged>false</HyperlinksChanged>
+  <AppVersion></AppVersion>
+</Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
-<coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
-  <dc:title/>
+<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:title>Small LGSF doc</dc:title>
   <dc:subject/>
-  <dc:creator>Maya Metheven</dc:creator>
-  <keywords/>
+  <dc:creator>jess.dolan</dc:creator>
+  <cp:keywords>small LGSF updated</cp:keywords>
   <dc:description/>
-  <lastModifiedBy>Maya Metheven</lastModifiedBy>
-  <revision>7</revision>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-</coreProperties>
+</cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100D72FE172B54E5A4ABCAC992392782E84</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="_dlc_DocIdItemGuid">
-    <vt:lpwstr>c2c1da78-89c8-4ef3-bd4c-3ece385c40e1</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="KeyDocument">
+    <vt:bool>false</vt:bool>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="FOEDocumentType">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="TaxCatchAll">
     <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="FOEStrategyKeywords">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="display_urn:schemas-microsoft-com:office:office#Editor">
+    <vt:lpwstr>Nikki Packham</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="Order">
+    <vt:r8>2102000</vt:r8>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="xd_ProgID">
     <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MediaServiceImageTags">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="display_urn:schemas-microsoft-com:office:office#Author">
+    <vt:lpwstr>Nikki Packham</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="TemplateUrl">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="URL">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="_dlc_DocId">
+    <vt:lpwstr>CQYCU24DTQFM-112-21020</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="_dlc_DocIdUrl">
+    <vt:lpwstr>http://foecentral.foe.co.uk/programmes/engagement/activism/activismdevelopment/_layouts/DocIdRedir.aspx?ID=CQYCU24DTQFM-112-21020, CQYCU24DTQFM-112-21020</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="13" name="_dlc_DocIdItemGuid">
+    <vt:lpwstr>6eae015a-93bd-470c-b824-f4ea4c72a3e6</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="14" name="FOEDocumentType">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="15" name="FOEStrategyKeywords">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="16" name="xd_Signature">
+    <vt:bool>false</vt:bool>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="17" name="ComplianceAssetId">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="18" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
 </Properties>
 </file>