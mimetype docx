--- v2 (2026-03-16)
+++ v3 (2026-05-16)
@@ -1,9293 +1,4483 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="jpg" ContentType="image/jpeg"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-  <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
-  <Override PartName="/word/people.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.people+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidRPr="00103E9D" w:rsidR="00103E9D" w:rsidP="006D47B5" w:rsidRDefault="00B04C78" w14:paraId="1BAB2D2D" w14:textId="09A172B1">
+    <w:p w14:paraId="16C24D81" w14:textId="6355DA58" w:rsidR="006369C7" w:rsidRDefault="41A5632C" w:rsidP="179FB406">
       <w:pPr>
         <w:pStyle w:val="Title"/>
-      </w:pPr>
-[...21 lines deleted...]
-    <w:p w:rsidR="00B04C78" w:rsidP="5A60DD39" w:rsidRDefault="00B04C78" w14:paraId="67C6C981" w14:textId="1D0DE196">
+        <w:spacing w:after="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="179FB406">
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin Black" w:eastAsia="Libre Franklin Black" w:hAnsi="Libre Franklin Black" w:cs="Libre Franklin Black"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="1E234D"/>
+        </w:rPr>
+        <w:t>Local action group fund application form</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F1F08AD" w14:textId="2E9701BD" w:rsidR="006369C7" w:rsidRDefault="41A5632C" w:rsidP="179FB406">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
-      </w:pPr>
-[...21 lines deleted...]
-        <w:r w:rsidRPr="32741286" w:rsidR="00B04C78">
+        <w:spacing w:before="120" w:after="120"/>
+      </w:pPr>
+      <w:r w:rsidRPr="179FB406">
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin Medium" w:eastAsia="Libre Franklin Medium" w:hAnsi="Libre Franklin Medium" w:cs="Libre Franklin Medium"/>
+          <w:color w:val="1E234D"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Please read through this form carefully, then download a copy and complete all sections of it and send it to </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11">
+        <w:r w:rsidRPr="179FB406">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Libre Franklin Medium" w:eastAsia="Libre Franklin Medium" w:hAnsi="Libre Franklin Medium" w:cs="Libre Franklin Medium"/>
+            <w:color w:val="5A54A0"/>
           </w:rPr>
           <w:t>community@foe.co.uk</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="1B0AAE00" w:rsidP="5A60DD39" w:rsidRDefault="1B0AAE00" w14:paraId="66437F7E" w14:textId="47B9DE44">
+    <w:p w14:paraId="18A209FD" w14:textId="2A46B35F" w:rsidR="006369C7" w:rsidRDefault="41A5632C" w:rsidP="179FB406">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
-        <w:suppressLineNumbers w:val="0"/>
         <w:shd w:val="clear" w:color="auto" w:fill="61BDAA"/>
-        <w:bidi w:val="0"/>
-[...97 lines deleted...]
-        <w:r w:rsidRPr="32741286" w:rsidR="525A66DB">
+        <w:spacing w:before="240" w:after="240" w:line="257" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="179FB406">
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin Black" w:eastAsia="Libre Franklin Black" w:hAnsi="Libre Franklin Black" w:cs="Libre Franklin Black"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="1E234D"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">About the </w:t>
+      </w:r>
+      <w:r w:rsidR="000E39F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin Black" w:eastAsia="Libre Franklin Black" w:hAnsi="Libre Franklin Black" w:cs="Libre Franklin Black"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="1E234D"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>l</w:t>
+      </w:r>
+      <w:r w:rsidRPr="179FB406">
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin Black" w:eastAsia="Libre Franklin Black" w:hAnsi="Libre Franklin Black" w:cs="Libre Franklin Black"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="1E234D"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ocal </w:t>
+      </w:r>
+      <w:r w:rsidR="000E39F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin Black" w:eastAsia="Libre Franklin Black" w:hAnsi="Libre Franklin Black" w:cs="Libre Franklin Black"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="1E234D"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="179FB406">
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin Black" w:eastAsia="Libre Franklin Black" w:hAnsi="Libre Franklin Black" w:cs="Libre Franklin Black"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="1E234D"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ction </w:t>
+      </w:r>
+      <w:r w:rsidR="000E39F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin Black" w:eastAsia="Libre Franklin Black" w:hAnsi="Libre Franklin Black" w:cs="Libre Franklin Black"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="1E234D"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>g</w:t>
+      </w:r>
+      <w:r w:rsidRPr="179FB406">
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin Black" w:eastAsia="Libre Franklin Black" w:hAnsi="Libre Franklin Black" w:cs="Libre Franklin Black"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="1E234D"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>roup grant fund</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A18EE7A" w14:textId="792C466C" w:rsidR="006369C7" w:rsidRDefault="41A5632C" w:rsidP="179FB406">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240"/>
+      </w:pPr>
+      <w:r w:rsidRPr="179FB406">
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin Medium" w:eastAsia="Libre Franklin Medium" w:hAnsi="Libre Franklin Medium" w:cs="Libre Franklin Medium"/>
+          <w:color w:val="1E234D"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Local </w:t>
+      </w:r>
+      <w:r w:rsidR="000E39F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin Medium" w:eastAsia="Libre Franklin Medium" w:hAnsi="Libre Franklin Medium" w:cs="Libre Franklin Medium"/>
+          <w:color w:val="1E234D"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="179FB406">
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin Medium" w:eastAsia="Libre Franklin Medium" w:hAnsi="Libre Franklin Medium" w:cs="Libre Franklin Medium"/>
+          <w:color w:val="1E234D"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ction </w:t>
+      </w:r>
+      <w:r w:rsidR="000E39F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin Medium" w:eastAsia="Libre Franklin Medium" w:hAnsi="Libre Franklin Medium" w:cs="Libre Franklin Medium"/>
+          <w:color w:val="1E234D"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>g</w:t>
+      </w:r>
+      <w:r w:rsidRPr="179FB406">
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin Medium" w:eastAsia="Libre Franklin Medium" w:hAnsi="Libre Franklin Medium" w:cs="Libre Franklin Medium"/>
+          <w:color w:val="1E234D"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">roups can apply for a £500 grant per financial year (running from July-June). The grants are to help deliver a campaign, develop a group's ability to campaign or support the wellbeing or development of the group.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73BCA799" w14:textId="2DEB67D4" w:rsidR="006369C7" w:rsidRDefault="41A5632C" w:rsidP="179FB406">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240"/>
+      </w:pPr>
+      <w:r w:rsidRPr="179FB406">
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin Medium" w:eastAsia="Libre Franklin Medium" w:hAnsi="Libre Franklin Medium" w:cs="Libre Franklin Medium"/>
+          <w:color w:val="1E234D"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">All grant recipients will be expected to fill in an evaluation form sharing what impact the grants made and a breakdown of the expenditure. Please look at the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId12">
+        <w:r w:rsidRPr="179FB406">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Libre Franklin Medium" w:eastAsia="Libre Franklin Medium" w:hAnsi="Libre Franklin Medium" w:cs="Libre Franklin Medium"/>
+            <w:color w:val="5A54A0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>evaluation form</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="525A66DB">
-[...16 lines deleted...]
-    <w:p w:rsidR="1B0AAE00" w:rsidP="5A60DD39" w:rsidRDefault="1B0AAE00" w14:paraId="13A7E0D3" w14:textId="705847C9">
+      <w:r w:rsidRPr="179FB406">
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin Medium" w:eastAsia="Libre Franklin Medium" w:hAnsi="Libre Franklin Medium" w:cs="Libre Franklin Medium"/>
+          <w:color w:val="1E234D"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ahead of spending the grant money so that you can collect the appropriate evidence as you spend your grant. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08C61139" w14:textId="4194FB92" w:rsidR="006369C7" w:rsidRDefault="41A5632C" w:rsidP="179FB406">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
-      </w:pPr>
-[...251 lines deleted...]
-          <w:rFonts w:ascii="Libre Franklin Black" w:hAnsi="Libre Franklin Black"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="61BDAA"/>
+        <w:spacing w:before="240" w:after="240"/>
+      </w:pPr>
+      <w:r w:rsidRPr="179FB406">
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin Black" w:eastAsia="Libre Franklin Black" w:hAnsi="Libre Franklin Black" w:cs="Libre Franklin Black"/>
           <w:b/>
           <w:bCs/>
-          <w:szCs w:val="22"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Libre Franklin Black" w:hAnsi="Libre Franklin Black"/>
+          <w:color w:val="1E234D"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>How much are you applying for?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E9AA30C" w14:textId="0E22611E" w:rsidR="006369C7" w:rsidRDefault="41A5632C" w:rsidP="179FB406">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240"/>
+      </w:pPr>
+      <w:r w:rsidRPr="179FB406">
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin Medium" w:eastAsia="Libre Franklin Medium" w:hAnsi="Libre Franklin Medium" w:cs="Libre Franklin Medium"/>
+          <w:color w:val="1E234D"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71CD3E36" w14:textId="63BBDCFB" w:rsidR="006369C7" w:rsidRDefault="41A5632C" w:rsidP="179FB406">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240"/>
+      </w:pPr>
+      <w:r w:rsidRPr="179FB406">
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin Medium" w:eastAsia="Libre Franklin Medium" w:hAnsi="Libre Franklin Medium" w:cs="Libre Franklin Medium"/>
+          <w:color w:val="1E234D"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">You may apply for up to £500.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52515486" w14:textId="637B636B" w:rsidR="006369C7" w:rsidRDefault="41A5632C" w:rsidP="179FB406">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240"/>
+      </w:pPr>
+      <w:r w:rsidRPr="179FB406">
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin Medium" w:eastAsia="Libre Franklin Medium" w:hAnsi="Libre Franklin Medium" w:cs="Libre Franklin Medium"/>
+          <w:color w:val="1E234D"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">How much are you applying for?  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2739D5A6" w14:textId="105D02E9" w:rsidR="006369C7" w:rsidRDefault="41A5632C" w:rsidP="179FB406">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240"/>
+      </w:pPr>
+      <w:r w:rsidRPr="179FB406">
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin Medium" w:eastAsia="Libre Franklin Medium" w:hAnsi="Libre Franklin Medium" w:cs="Libre Franklin Medium"/>
+          <w:color w:val="666666"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Click or tap here to enter text.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3914264A" w14:textId="3BF8020B" w:rsidR="006369C7" w:rsidRDefault="41A5632C" w:rsidP="179FB406">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240"/>
+      </w:pPr>
+      <w:r w:rsidRPr="179FB406">
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin Medium" w:eastAsia="Libre Franklin Medium" w:hAnsi="Libre Franklin Medium" w:cs="Libre Franklin Medium"/>
+          <w:color w:val="1E234D"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Do you need a decision by a particular date? </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5EEFA421" w14:textId="300D10B7" w:rsidR="006369C7" w:rsidRDefault="41A5632C" w:rsidP="179FB406">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240"/>
+      </w:pPr>
+      <w:r w:rsidRPr="179FB406">
+        <w:rPr>
+          <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
+          <w:color w:val="1E234D"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>☐</w:t>
+      </w:r>
+      <w:r w:rsidRPr="179FB406">
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin Medium" w:eastAsia="Libre Franklin Medium" w:hAnsi="Libre Franklin Medium" w:cs="Libre Franklin Medium"/>
+          <w:color w:val="1E234D"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Yes  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78A5C1FF" w14:textId="485F3946" w:rsidR="006369C7" w:rsidRDefault="41A5632C" w:rsidP="179FB406">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240"/>
+      </w:pPr>
+      <w:r w:rsidRPr="179FB406">
+        <w:rPr>
+          <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
+          <w:color w:val="1E234D"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>☐</w:t>
+      </w:r>
+      <w:r w:rsidRPr="179FB406">
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin Medium" w:eastAsia="Libre Franklin Medium" w:hAnsi="Libre Franklin Medium" w:cs="Libre Franklin Medium"/>
+          <w:color w:val="1E234D"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">No </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5246F98E" w14:textId="092E0743" w:rsidR="006369C7" w:rsidRDefault="41A5632C" w:rsidP="179FB406">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240"/>
+      </w:pPr>
+      <w:r w:rsidRPr="179FB406">
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin Medium" w:eastAsia="Libre Franklin Medium" w:hAnsi="Libre Franklin Medium" w:cs="Libre Franklin Medium"/>
+          <w:color w:val="1E234D"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">If yes, by when? </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6259A219" w14:textId="31DF65DF" w:rsidR="006369C7" w:rsidRDefault="41A5632C" w:rsidP="179FB406">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240"/>
+      </w:pPr>
+      <w:r w:rsidRPr="179FB406">
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin Medium" w:eastAsia="Libre Franklin Medium" w:hAnsi="Libre Franklin Medium" w:cs="Libre Franklin Medium"/>
+          <w:color w:val="666666"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Click or tap here to enter text.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17D8A2F6" w14:textId="633B2AAA" w:rsidR="006369C7" w:rsidRDefault="41A5632C" w:rsidP="179FB406">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240"/>
+      </w:pPr>
+      <w:r w:rsidRPr="179FB406">
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin Medium" w:eastAsia="Libre Franklin Medium" w:hAnsi="Libre Franklin Medium" w:cs="Libre Franklin Medium"/>
+          <w:color w:val="1E234D"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62C3CE15" w14:textId="25BF8F4F" w:rsidR="006369C7" w:rsidRDefault="41A5632C" w:rsidP="179FB406">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="61BDAA"/>
+        <w:spacing w:before="240" w:after="240"/>
+      </w:pPr>
+      <w:r w:rsidRPr="179FB406">
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin Black" w:eastAsia="Libre Franklin Black" w:hAnsi="Libre Franklin Black" w:cs="Libre Franklin Black"/>
           <w:b/>
           <w:bCs/>
-          <w:szCs w:val="22"/>
-[...77 lines deleted...]
-      <w:r w:rsidRPr="00B04C78">
+          <w:color w:val="1E234D"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Details of group applying</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A000BF7" w14:textId="692C3F4B" w:rsidR="006369C7" w:rsidRDefault="41A5632C" w:rsidP="179FB406">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240"/>
+      </w:pPr>
+      <w:r w:rsidRPr="179FB406">
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin Medium" w:eastAsia="Libre Franklin Medium" w:hAnsi="Libre Franklin Medium" w:cs="Libre Franklin Medium"/>
+          <w:color w:val="1E234D"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Name of group: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F7A5B18" w14:textId="02EA7848" w:rsidR="006369C7" w:rsidRDefault="41A5632C" w:rsidP="179FB406">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240"/>
+      </w:pPr>
+      <w:r w:rsidRPr="179FB406">
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin Medium" w:eastAsia="Libre Franklin Medium" w:hAnsi="Libre Franklin Medium" w:cs="Libre Franklin Medium"/>
+          <w:color w:val="1E234D"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Name and position in group of applicant: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77A14390" w14:textId="6633EB1E" w:rsidR="006369C7" w:rsidRDefault="41A5632C" w:rsidP="179FB406">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240"/>
+      </w:pPr>
+      <w:r w:rsidRPr="179FB406">
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin Medium" w:eastAsia="Libre Franklin Medium" w:hAnsi="Libre Franklin Medium" w:cs="Libre Franklin Medium"/>
+          <w:color w:val="666666"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Click or tap here to enter text.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05B086B0" w14:textId="6DF6FA99" w:rsidR="006369C7" w:rsidRDefault="41A5632C" w:rsidP="179FB406">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240"/>
+      </w:pPr>
+      <w:r w:rsidRPr="179FB406">
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin Medium" w:eastAsia="Libre Franklin Medium" w:hAnsi="Libre Franklin Medium" w:cs="Libre Franklin Medium"/>
+          <w:color w:val="1E234D"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Address for correspondence: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23A66A5E" w14:textId="0A5F2BED" w:rsidR="006369C7" w:rsidRDefault="41A5632C" w:rsidP="179FB406">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240"/>
+      </w:pPr>
+      <w:r w:rsidRPr="179FB406">
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin Medium" w:eastAsia="Libre Franklin Medium" w:hAnsi="Libre Franklin Medium" w:cs="Libre Franklin Medium"/>
+          <w:color w:val="666666"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Click or tap here to enter text.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A3C44AD" w14:textId="3E4F1DAA" w:rsidR="006369C7" w:rsidRDefault="41A5632C" w:rsidP="179FB406">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240"/>
+      </w:pPr>
+      <w:r w:rsidRPr="179FB406">
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin Medium" w:eastAsia="Libre Franklin Medium" w:hAnsi="Libre Franklin Medium" w:cs="Libre Franklin Medium"/>
+          <w:color w:val="1E234D"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Email address: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="179FB406">
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin Medium" w:eastAsia="Libre Franklin Medium" w:hAnsi="Libre Franklin Medium" w:cs="Libre Franklin Medium"/>
+          <w:color w:val="666666"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Click or tap here to enter text.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09073CC8" w14:textId="5310F887" w:rsidR="006369C7" w:rsidRDefault="41A5632C" w:rsidP="179FB406">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240"/>
+      </w:pPr>
+      <w:r w:rsidRPr="179FB406">
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin Medium" w:eastAsia="Libre Franklin Medium" w:hAnsi="Libre Franklin Medium" w:cs="Libre Franklin Medium"/>
+          <w:color w:val="1E234D"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">Signature: </w:t>
       </w:r>
-      <w:sdt>
-[...18 lines deleted...]
-      <w:r w:rsidRPr="00B04C78">
+      <w:r w:rsidRPr="179FB406">
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin Medium" w:eastAsia="Libre Franklin Medium" w:hAnsi="Libre Franklin Medium" w:cs="Libre Franklin Medium"/>
+          <w:color w:val="666666"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Click or tap here to enter text.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3EA37CD1" w14:textId="1F36F399" w:rsidR="006369C7" w:rsidRDefault="41A5632C" w:rsidP="179FB406">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240"/>
+      </w:pPr>
+      <w:r w:rsidRPr="179FB406">
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin Medium" w:eastAsia="Libre Franklin Medium" w:hAnsi="Libre Franklin Medium" w:cs="Libre Franklin Medium"/>
+          <w:color w:val="1E234D"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">Date: </w:t>
       </w:r>
-      <w:sdt>
-[...18 lines deleted...]
-    <w:p w:rsidRPr="00D1303E" w:rsidR="00D1303E" w:rsidP="00D91E1E" w:rsidRDefault="00B04C78" w14:paraId="6C3B1FBC" w14:textId="5ECEE11E">
+      <w:r w:rsidRPr="179FB406">
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin Medium" w:eastAsia="Libre Franklin Medium" w:hAnsi="Libre Franklin Medium" w:cs="Libre Franklin Medium"/>
+          <w:color w:val="666666"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Click or tap here to enter text.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5AAAC3DB" w14:textId="39250E08" w:rsidR="006369C7" w:rsidRDefault="41A5632C" w:rsidP="179FB406">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240"/>
+      </w:pPr>
+      <w:r w:rsidRPr="179FB406">
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin Black" w:eastAsia="Libre Franklin Black" w:hAnsi="Libre Franklin Black" w:cs="Libre Franklin Black"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="1E234D"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1074D7FB" w14:textId="70FC7B3F" w:rsidR="006369C7" w:rsidRDefault="41A5632C" w:rsidP="179FB406">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240"/>
+      </w:pPr>
+      <w:r w:rsidRPr="179FB406">
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin Medium" w:eastAsia="Libre Franklin Medium" w:hAnsi="Libre Franklin Medium" w:cs="Libre Franklin Medium"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="1E234D"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">This application is endorsed by the following member of the group (this needs to be a different person to the named person applying for the grant above): </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="012FF7C3" w14:textId="60AC09D7" w:rsidR="006369C7" w:rsidRDefault="41A5632C" w:rsidP="179FB406">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240"/>
+      </w:pPr>
+      <w:r w:rsidRPr="179FB406">
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin Medium" w:eastAsia="Libre Franklin Medium" w:hAnsi="Libre Franklin Medium" w:cs="Libre Franklin Medium"/>
+          <w:color w:val="1E234D"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Name and position in group: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="179FB406">
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin Medium" w:eastAsia="Libre Franklin Medium" w:hAnsi="Libre Franklin Medium" w:cs="Libre Franklin Medium"/>
+          <w:color w:val="666666"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Click or tap here to enter text.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51B7791D" w14:textId="6D38BEFA" w:rsidR="006369C7" w:rsidRDefault="41A5632C" w:rsidP="179FB406">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240"/>
+      </w:pPr>
+      <w:r w:rsidRPr="179FB406">
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin Medium" w:eastAsia="Libre Franklin Medium" w:hAnsi="Libre Franklin Medium" w:cs="Libre Franklin Medium"/>
+          <w:color w:val="1E234D"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Signature: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="179FB406">
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin Medium" w:eastAsia="Libre Franklin Medium" w:hAnsi="Libre Franklin Medium" w:cs="Libre Franklin Medium"/>
+          <w:color w:val="666666"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Click or tap here to enter text.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6BA5B4F2" w14:textId="4023AFB2" w:rsidR="006369C7" w:rsidRDefault="41A5632C" w:rsidP="179FB406">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240"/>
+      </w:pPr>
+      <w:r w:rsidRPr="179FB406">
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin Medium" w:eastAsia="Libre Franklin Medium" w:hAnsi="Libre Franklin Medium" w:cs="Libre Franklin Medium"/>
+          <w:color w:val="1E234D"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Date: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="179FB406">
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin Medium" w:eastAsia="Libre Franklin Medium" w:hAnsi="Libre Franklin Medium" w:cs="Libre Franklin Medium"/>
+          <w:color w:val="666666"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Click or tap here to enter text.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09A407FB" w14:textId="522C0C8F" w:rsidR="006369C7" w:rsidRDefault="41A5632C" w:rsidP="179FB406">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240"/>
+      </w:pPr>
+      <w:r w:rsidRPr="179FB406">
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin Medium" w:eastAsia="Libre Franklin Medium" w:hAnsi="Libre Franklin Medium" w:cs="Libre Franklin Medium"/>
+          <w:color w:val="1E234D"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56E362D7" w14:textId="04560821" w:rsidR="006369C7" w:rsidRDefault="41A5632C" w:rsidP="179FB406">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
-      </w:pPr>
-      <w:r>
+        <w:shd w:val="clear" w:color="auto" w:fill="61BDAA"/>
+        <w:spacing w:before="240" w:after="240"/>
+      </w:pPr>
+      <w:r w:rsidRPr="179FB406">
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin Black" w:eastAsia="Libre Franklin Black" w:hAnsi="Libre Franklin Black" w:cs="Libre Franklin Black"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="1E234D"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Bank account details</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B04C78" w:rsidR="00B04C78" w:rsidP="00B04C78" w:rsidRDefault="00B04C78" w14:paraId="33FB10E9" w14:textId="6609016C">
-[...29 lines deleted...]
-      <w:r w:rsidRPr="00B04C78">
+    <w:p w14:paraId="30C9CBF0" w14:textId="4BAC1B27" w:rsidR="006369C7" w:rsidRDefault="41A5632C" w:rsidP="179FB406">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240"/>
+      </w:pPr>
+      <w:r w:rsidRPr="179FB406">
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin Medium" w:eastAsia="Libre Franklin Medium" w:hAnsi="Libre Franklin Medium" w:cs="Libre Franklin Medium"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="1E234D"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Please provide the details of the group bank account into which the grant should be transfered: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="611FEAE8" w14:textId="1DFD10E8" w:rsidR="006369C7" w:rsidRDefault="41A5632C" w:rsidP="179FB406">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240"/>
+      </w:pPr>
+      <w:r w:rsidRPr="179FB406">
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin Medium" w:eastAsia="Libre Franklin Medium" w:hAnsi="Libre Franklin Medium" w:cs="Libre Franklin Medium"/>
+          <w:color w:val="1E234D"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">Name on account: </w:t>
       </w:r>
-      <w:sdt>
-[...18 lines deleted...]
-      <w:r w:rsidRPr="00B04C78">
+      <w:r w:rsidRPr="179FB406">
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin Medium" w:eastAsia="Libre Franklin Medium" w:hAnsi="Libre Franklin Medium" w:cs="Libre Franklin Medium"/>
+          <w:color w:val="666666"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Click or tap here to enter text.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7CEF5DD9" w14:textId="27B82C23" w:rsidR="006369C7" w:rsidRDefault="41A5632C" w:rsidP="179FB406">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240"/>
+      </w:pPr>
+      <w:r w:rsidRPr="179FB406">
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin Medium" w:eastAsia="Libre Franklin Medium" w:hAnsi="Libre Franklin Medium" w:cs="Libre Franklin Medium"/>
+          <w:color w:val="1E234D"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">Account number: </w:t>
       </w:r>
-      <w:sdt>
-[...18 lines deleted...]
-      <w:r w:rsidRPr="00B04C78">
+      <w:r w:rsidRPr="179FB406">
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin Medium" w:eastAsia="Libre Franklin Medium" w:hAnsi="Libre Franklin Medium" w:cs="Libre Franklin Medium"/>
+          <w:color w:val="666666"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Click or tap here to enter text.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02025DB2" w14:textId="5D87D557" w:rsidR="006369C7" w:rsidRDefault="41A5632C" w:rsidP="179FB406">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240"/>
+      </w:pPr>
+      <w:r w:rsidRPr="179FB406">
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin Medium" w:eastAsia="Libre Franklin Medium" w:hAnsi="Libre Franklin Medium" w:cs="Libre Franklin Medium"/>
+          <w:color w:val="1E234D"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">Sort code: </w:t>
       </w:r>
-      <w:sdt>
-[...48 lines deleted...]
-    <w:p w:rsidRPr="00477932" w:rsidR="00B7044F" w:rsidP="00477932" w:rsidRDefault="00B04C78" w14:paraId="736F214A" w14:textId="4D302749">
+      <w:r w:rsidRPr="179FB406">
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin Medium" w:eastAsia="Libre Franklin Medium" w:hAnsi="Libre Franklin Medium" w:cs="Libre Franklin Medium"/>
+          <w:color w:val="666666"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Click or tap here to enter text.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4633D1D4" w14:textId="2B43937E" w:rsidR="006369C7" w:rsidRDefault="41A5632C" w:rsidP="179FB406">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240"/>
+      </w:pPr>
+      <w:r w:rsidRPr="179FB406">
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin Medium" w:eastAsia="Libre Franklin Medium" w:hAnsi="Libre Franklin Medium" w:cs="Libre Franklin Medium"/>
+          <w:color w:val="1E234D"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">If you do not have access to a bank account, please notify your regional or nation staff member who will help arrange payment by other means such as cash. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0429EA14" w14:textId="16F3A9E8" w:rsidR="006369C7" w:rsidRDefault="41A5632C" w:rsidP="179FB406">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240"/>
+      </w:pPr>
+      <w:r w:rsidRPr="179FB406">
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin Medium" w:eastAsia="Libre Franklin Medium" w:hAnsi="Libre Franklin Medium" w:cs="Libre Franklin Medium"/>
+          <w:color w:val="1E234D"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B0F6477" w14:textId="0884C34C" w:rsidR="006369C7" w:rsidRDefault="41A5632C" w:rsidP="179FB406">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:rPr/>
+        <w:shd w:val="clear" w:color="auto" w:fill="61BDAA"/>
+        <w:spacing w:before="240" w:after="240"/>
+      </w:pPr>
+      <w:r w:rsidRPr="179FB406">
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin Black" w:eastAsia="Libre Franklin Black" w:hAnsi="Libre Franklin Black" w:cs="Libre Franklin Black"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="1E234D"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>What is your application for?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00477932" w:rsidR="00B04C78" w:rsidP="775FF9A8" w:rsidRDefault="00B04C78" w14:paraId="50B60A05" w14:textId="3E8C24FE">
-[...37 lines deleted...]
-        <w:rPr/>
+    <w:p w14:paraId="371BD509" w14:textId="6F250D8D" w:rsidR="006369C7" w:rsidRDefault="41A5632C" w:rsidP="179FB406">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240" w:line="257" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="179FB406">
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin Medium" w:eastAsia="Libre Franklin Medium" w:hAnsi="Libre Franklin Medium" w:cs="Libre Franklin Medium"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="1E234D"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Please write a short summary of what your grant is for. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="764AC9D4" w14:textId="105AADA4" w:rsidR="006369C7" w:rsidRDefault="41A5632C" w:rsidP="179FB406">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240"/>
+      </w:pPr>
+      <w:r w:rsidRPr="179FB406">
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin Medium" w:eastAsia="Libre Franklin Medium" w:hAnsi="Libre Franklin Medium" w:cs="Libre Franklin Medium"/>
+          <w:color w:val="1E234D"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Give a brief description of the project, campaign, or circumstances behind this application. Why is the grant needed?</w:t>
       </w:r>
-      <w:r w:rsidRPr="775FF9A8" w:rsidR="0E5793B7">
-[...20 lines deleted...]
-        <w:rPr/>
+      <w:r w:rsidRPr="179FB406">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="1E234D"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="179FB406">
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin Medium" w:eastAsia="Libre Franklin Medium" w:hAnsi="Libre Franklin Medium" w:cs="Libre Franklin Medium"/>
+          <w:color w:val="1E234D"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  How will the grant help you to achieve visible change to the climate, environment, social justice and/or your community or group?</w:t>
+      </w:r>
+      <w:r w:rsidRPr="179FB406">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="1E234D"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="179FB406">
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin Medium" w:eastAsia="Libre Franklin Medium" w:hAnsi="Libre Franklin Medium" w:cs="Libre Franklin Medium"/>
+          <w:color w:val="1E234D"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65D5C688" w14:textId="17F0920A" w:rsidR="006369C7" w:rsidRDefault="41A5632C" w:rsidP="179FB406">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240"/>
+      </w:pPr>
+      <w:r w:rsidRPr="179FB406">
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin Medium" w:eastAsia="Libre Franklin Medium" w:hAnsi="Libre Franklin Medium" w:cs="Libre Franklin Medium"/>
+          <w:color w:val="666666"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Click or tap here to enter text.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="179FB406">
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin Medium" w:eastAsia="Libre Franklin Medium" w:hAnsi="Libre Franklin Medium" w:cs="Libre Franklin Medium"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="1E234D"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67F85640" w14:textId="35BAF36F" w:rsidR="006369C7" w:rsidRDefault="41A5632C" w:rsidP="179FB406">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240"/>
+      </w:pPr>
+      <w:r w:rsidRPr="179FB406">
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin Medium" w:eastAsia="Libre Franklin Medium" w:hAnsi="Libre Franklin Medium" w:cs="Libre Franklin Medium"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="1E234D"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">The main purpose of this application is to </w:t>
+      </w:r>
+      <w:r w:rsidRPr="179FB406">
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin Medium" w:eastAsia="Libre Franklin Medium" w:hAnsi="Libre Franklin Medium" w:cs="Libre Franklin Medium"/>
+          <w:color w:val="1E234D"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(You can pick more than one) :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4419A4FD" w14:textId="0F7FA8C9" w:rsidR="006369C7" w:rsidRDefault="41A5632C" w:rsidP="179FB406">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240"/>
+      </w:pPr>
+      <w:r w:rsidRPr="179FB406">
+        <w:rPr>
+          <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
+          <w:color w:val="1E234D"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>☐</w:t>
+      </w:r>
+      <w:r w:rsidRPr="179FB406">
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin Medium" w:eastAsia="Libre Franklin Medium" w:hAnsi="Libre Franklin Medium" w:cs="Libre Franklin Medium"/>
+          <w:color w:val="1E234D"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Run a local campaign or participate in a Friends of the Earth campaign </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B95683C" w14:textId="101A8385" w:rsidR="006369C7" w:rsidRDefault="41A5632C" w:rsidP="179FB406">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240"/>
+      </w:pPr>
+      <w:r w:rsidRPr="179FB406">
+        <w:rPr>
+          <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
+          <w:color w:val="1E234D"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>☐</w:t>
+      </w:r>
+      <w:r w:rsidRPr="179FB406">
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin Medium" w:eastAsia="Libre Franklin Medium" w:hAnsi="Libre Franklin Medium" w:cs="Libre Franklin Medium"/>
+          <w:color w:val="1E234D"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Develop the group’s ability to campaign </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D43D89B" w14:textId="330F2688" w:rsidR="006369C7" w:rsidRDefault="41A5632C" w:rsidP="179FB406">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240"/>
+      </w:pPr>
+      <w:r w:rsidRPr="179FB406">
+        <w:rPr>
+          <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
+          <w:color w:val="1E234D"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>☐</w:t>
+      </w:r>
+      <w:r w:rsidRPr="179FB406">
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin Medium" w:eastAsia="Libre Franklin Medium" w:hAnsi="Libre Franklin Medium" w:cs="Libre Franklin Medium"/>
+          <w:color w:val="1E234D"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Support the wellbeing and development of the group </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4220C86D" w14:textId="0233717E" w:rsidR="006369C7" w:rsidRDefault="41A5632C" w:rsidP="179FB406">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240"/>
+      </w:pPr>
+      <w:r w:rsidRPr="179FB406">
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin Medium" w:eastAsia="Libre Franklin Medium" w:hAnsi="Libre Franklin Medium" w:cs="Libre Franklin Medium"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="1E234D"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>How will the grant help you to run a campaign, develop your group</w:t>
+      </w:r>
+      <w:r w:rsidRPr="179FB406">
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin Medium" w:eastAsia="Libre Franklin Medium" w:hAnsi="Libre Franklin Medium" w:cs="Libre Franklin Medium"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="008080"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="179FB406">
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin Medium" w:eastAsia="Libre Franklin Medium" w:hAnsi="Libre Franklin Medium" w:cs="Libre Franklin Medium"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="1E234D"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">s ability to campaign or support the wellbeing of the group? </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3DED13F4" w14:textId="6665774C" w:rsidR="006369C7" w:rsidRDefault="41A5632C" w:rsidP="179FB406">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240"/>
+      </w:pPr>
+      <w:r w:rsidRPr="179FB406">
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin Medium" w:eastAsia="Libre Franklin Medium" w:hAnsi="Libre Franklin Medium" w:cs="Libre Franklin Medium"/>
+          <w:color w:val="666666"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Click or tap here to enter text.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="671CF031" w14:textId="68EA825C" w:rsidR="006369C7" w:rsidRDefault="41A5632C" w:rsidP="179FB406">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240"/>
+      </w:pPr>
+      <w:r w:rsidRPr="179FB406">
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin Medium" w:eastAsia="Libre Franklin Medium" w:hAnsi="Libre Franklin Medium" w:cs="Libre Franklin Medium"/>
+          <w:color w:val="1E234D"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="179FB406">
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin Medium" w:eastAsia="Libre Franklin Medium" w:hAnsi="Libre Franklin Medium" w:cs="Libre Franklin Medium"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="1E234D"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">What </w:t>
+      </w:r>
+      <w:r w:rsidR="000E39F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin Medium" w:eastAsia="Libre Franklin Medium" w:hAnsi="Libre Franklin Medium" w:cs="Libre Franklin Medium"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="1E234D"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="179FB406">
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin Medium" w:eastAsia="Libre Franklin Medium" w:hAnsi="Libre Franklin Medium" w:cs="Libre Franklin Medium"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="1E234D"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">mpact with the grant make? </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77146AB0" w14:textId="13FCC854" w:rsidR="006369C7" w:rsidRDefault="41A5632C" w:rsidP="179FB406">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240"/>
+      </w:pPr>
+      <w:r w:rsidRPr="179FB406">
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin Medium" w:eastAsia="Libre Franklin Medium" w:hAnsi="Libre Franklin Medium" w:cs="Libre Franklin Medium"/>
+          <w:color w:val="1E234D"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">What impact do you expect the grant to have? Give a brief description of the objectives of your project, for example how many new activists you aim to recruit, how many signatures you will collect for a petition, how many letters from your community you will send to a target MP, and what will actually </w:t>
+      </w:r>
+      <w:r w:rsidRPr="179FB406">
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin Medium" w:eastAsia="Libre Franklin Medium" w:hAnsi="Libre Franklin Medium" w:cs="Libre Franklin Medium"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="1E234D"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>change</w:t>
+      </w:r>
+      <w:r w:rsidRPr="179FB406">
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin Medium" w:eastAsia="Libre Franklin Medium" w:hAnsi="Libre Franklin Medium" w:cs="Libre Franklin Medium"/>
+          <w:color w:val="1E234D"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> as a result of this activity etc.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="179FB406">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="1E234D"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18BA9B7C" w14:textId="4665F0D1" w:rsidR="006369C7" w:rsidRDefault="41A5632C" w:rsidP="179FB406">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240"/>
+      </w:pPr>
+      <w:r w:rsidRPr="179FB406">
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin Medium" w:eastAsia="Libre Franklin Medium" w:hAnsi="Libre Franklin Medium" w:cs="Libre Franklin Medium"/>
+          <w:color w:val="1E234D"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Provide specific numbers that you can use to evaluate your project/event/campaign</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="516183E1" w14:textId="6ADE70C8" w:rsidR="006369C7" w:rsidRDefault="41A5632C" w:rsidP="179FB406">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240"/>
+      </w:pPr>
+      <w:r w:rsidRPr="179FB406">
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin Medium" w:eastAsia="Libre Franklin Medium" w:hAnsi="Libre Franklin Medium" w:cs="Libre Franklin Medium"/>
+          <w:color w:val="666666"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Click or tap here to enter text.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="179FB406">
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin Medium" w:eastAsia="Libre Franklin Medium" w:hAnsi="Libre Franklin Medium" w:cs="Libre Franklin Medium"/>
+          <w:color w:val="1E234D"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="401C135B" w14:textId="56CC1969" w:rsidR="006369C7" w:rsidRDefault="41A5632C" w:rsidP="179FB406">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240"/>
+      </w:pPr>
+      <w:r w:rsidRPr="179FB406">
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin Medium" w:eastAsia="Libre Franklin Medium" w:hAnsi="Libre Franklin Medium" w:cs="Libre Franklin Medium"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="1E234D"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>When do you propose to spend the grant?</w:t>
+      </w:r>
+      <w:r w:rsidRPr="179FB406">
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin Medium" w:eastAsia="Libre Franklin Medium" w:hAnsi="Libre Franklin Medium" w:cs="Libre Franklin Medium"/>
+          <w:color w:val="1E234D"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="317A537C" w14:textId="2A8A3E55" w:rsidR="006369C7" w:rsidRDefault="41A5632C" w:rsidP="179FB406">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240"/>
+      </w:pPr>
+      <w:r w:rsidRPr="179FB406">
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin Medium" w:eastAsia="Libre Franklin Medium" w:hAnsi="Libre Franklin Medium" w:cs="Libre Franklin Medium"/>
+          <w:color w:val="1E234D"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Give details of the spending timeframe</w:t>
+      </w:r>
+      <w:r w:rsidRPr="179FB406">
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin Medium" w:eastAsia="Libre Franklin Medium" w:hAnsi="Libre Franklin Medium" w:cs="Libre Franklin Medium"/>
+          <w:color w:val="008080"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="179FB406">
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin Medium" w:eastAsia="Libre Franklin Medium" w:hAnsi="Libre Franklin Medium" w:cs="Libre Franklin Medium"/>
+          <w:strike/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>?</w:t>
+      </w:r>
+      <w:r w:rsidRPr="179FB406">
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin Medium" w:eastAsia="Libre Franklin Medium" w:hAnsi="Libre Franklin Medium" w:cs="Libre Franklin Medium"/>
+          <w:color w:val="1E234D"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25ECEE34" w14:textId="776783AA" w:rsidR="006369C7" w:rsidRDefault="41A5632C" w:rsidP="179FB406">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240"/>
+      </w:pPr>
+      <w:r w:rsidRPr="179FB406">
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin Medium" w:eastAsia="Libre Franklin Medium" w:hAnsi="Libre Franklin Medium" w:cs="Libre Franklin Medium"/>
+          <w:color w:val="666666"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Click or tap here to enter text.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="179FB406">
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin Medium" w:eastAsia="Libre Franklin Medium" w:hAnsi="Libre Franklin Medium" w:cs="Libre Franklin Medium"/>
+          <w:color w:val="1E234D"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3EC9BB29" w14:textId="6719B307" w:rsidR="006369C7" w:rsidRDefault="41A5632C" w:rsidP="179FB406">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240"/>
+      </w:pPr>
+      <w:r w:rsidRPr="179FB406">
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin Medium" w:eastAsia="Libre Franklin Medium" w:hAnsi="Libre Franklin Medium" w:cs="Libre Franklin Medium"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="1E234D"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>How will the grant help your group bring in new members, engage your wider community and reach diverse people?</w:t>
+      </w:r>
+      <w:r w:rsidRPr="179FB406">
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin Medium" w:eastAsia="Libre Franklin Medium" w:hAnsi="Libre Franklin Medium" w:cs="Libre Franklin Medium"/>
+          <w:color w:val="1E234D"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F0C5114" w14:textId="6F21C2E1" w:rsidR="006369C7" w:rsidRDefault="41A5632C" w:rsidP="179FB406">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240"/>
+      </w:pPr>
+      <w:r w:rsidRPr="179FB406">
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin Medium" w:eastAsia="Libre Franklin Medium" w:hAnsi="Libre Franklin Medium" w:cs="Libre Franklin Medium"/>
+          <w:color w:val="666666"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Click or tap here to enter text.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="179FB406">
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin Medium" w:eastAsia="Libre Franklin Medium" w:hAnsi="Libre Franklin Medium" w:cs="Libre Franklin Medium"/>
+          <w:color w:val="1E234D"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F9060A7" w14:textId="7174E4C4" w:rsidR="006369C7" w:rsidRDefault="41A5632C" w:rsidP="179FB406">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240"/>
+      </w:pPr>
+      <w:r w:rsidRPr="179FB406">
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin Medium" w:eastAsia="Libre Franklin Medium" w:hAnsi="Libre Franklin Medium" w:cs="Libre Franklin Medium"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="1E234D"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>How will you follow up after your project?</w:t>
+      </w:r>
+      <w:r w:rsidRPr="179FB406">
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin Medium" w:eastAsia="Libre Franklin Medium" w:hAnsi="Libre Franklin Medium" w:cs="Libre Franklin Medium"/>
+          <w:color w:val="1E234D"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79434982" w14:textId="335607C1" w:rsidR="006369C7" w:rsidRDefault="41A5632C" w:rsidP="179FB406">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240"/>
+      </w:pPr>
+      <w:r w:rsidRPr="179FB406">
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin Medium" w:eastAsia="Libre Franklin Medium" w:hAnsi="Libre Franklin Medium" w:cs="Libre Franklin Medium"/>
+          <w:color w:val="1E234D"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Give a brief description of the plan after your project, for example how you will welcome new members to your group, how you will hold your MP accountable, how you will contact community members who signed your petition, etc.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="179FB406">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="1E234D"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>  </w:t>
       </w:r>
-    </w:p>
-[...14 lines deleted...]
-          <w:noProof w:val="0"/>
+      <w:r w:rsidRPr="179FB406">
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin Medium" w:eastAsia="Libre Franklin Medium" w:hAnsi="Libre Franklin Medium" w:cs="Libre Franklin Medium"/>
+          <w:color w:val="1E234D"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="700539CA" w14:textId="669C2ADF" w:rsidR="006369C7" w:rsidRDefault="41A5632C" w:rsidP="179FB406">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240"/>
+      </w:pPr>
+      <w:r w:rsidRPr="179FB406">
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin Medium" w:eastAsia="Libre Franklin Medium" w:hAnsi="Libre Franklin Medium" w:cs="Libre Franklin Medium"/>
           <w:color w:val="666666"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:u w:val="none"/>
-          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Click or tap here to enter text.</w:t>
       </w:r>
-      <w:r w:rsidRPr="775FF9A8" w:rsidR="0E5793B7">
-[...2 lines deleted...]
-          <w:bCs w:val="1"/>
+    </w:p>
+    <w:p w14:paraId="4B684CEA" w14:textId="0994EEC9" w:rsidR="006369C7" w:rsidRDefault="41A5632C" w:rsidP="179FB406">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240"/>
+      </w:pPr>
+      <w:r w:rsidRPr="179FB406">
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin Medium" w:eastAsia="Libre Franklin Medium" w:hAnsi="Libre Franklin Medium" w:cs="Libre Franklin Medium"/>
+          <w:color w:val="1E234D"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00477932" w:rsidR="00B04C78" w:rsidP="00B04C78" w:rsidRDefault="00B04C78" w14:paraId="3C6FA0BB" w14:textId="29D96E40">
-[...288 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="2902232F" w14:textId="31CB7ACD" w:rsidR="006369C7" w:rsidRDefault="41A5632C" w:rsidP="179FB406">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="61BDAA"/>
+        <w:spacing w:before="240" w:after="240"/>
+      </w:pPr>
+      <w:r w:rsidRPr="179FB406">
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin Black" w:eastAsia="Libre Franklin Black" w:hAnsi="Libre Franklin Black" w:cs="Libre Franklin Black"/>
           <w:b/>
-        </w:rPr>
-[...140 lines deleted...]
-      <w:r>
+          <w:bCs/>
+          <w:color w:val="1E234D"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">How much will it cost? </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B04C78" w:rsidR="00B04C78" w:rsidP="00B04C78" w:rsidRDefault="00B04C78" w14:paraId="6BB53AD0" w14:textId="37979027">
-      <w:r>
+    <w:p w14:paraId="0D3BDD74" w14:textId="650A9633" w:rsidR="006369C7" w:rsidRDefault="41A5632C" w:rsidP="179FB406">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240"/>
+      </w:pPr>
+      <w:r w:rsidRPr="179FB406">
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin Medium" w:eastAsia="Libre Franklin Medium" w:hAnsi="Libre Franklin Medium" w:cs="Libre Franklin Medium"/>
+          <w:color w:val="1E234D"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">Please provide a full budget summary, itemising everything the grant will be spent on. If you have any quotes or estimates attach copies of these. </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
-        <w:tblW w:w="9067" w:type="dxa"/>
-[...5 lines deleted...]
-        </w:tblBorders>
+        <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="6658"/>
-        <w:gridCol w:w="2409"/>
+        <w:gridCol w:w="6268"/>
+        <w:gridCol w:w="2307"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="00F21268" w:rsidR="00B04C78" w:rsidTr="00B04C78" w14:paraId="2BE9ECB7" w14:textId="77777777">
+      <w:tr w:rsidR="179FB406" w14:paraId="01D624A5" w14:textId="77777777" w:rsidTr="179FB406">
         <w:trPr>
-          <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-          <w:trHeight w:val="518"/>
+          <w:trHeight w:val="525"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6658" w:type="dxa"/>
+            <w:tcW w:w="6268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="5A54A0"/>
+            <w:tcMar>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00F21268" w:rsidR="00B04C78" w:rsidP="00004D5C" w:rsidRDefault="00B04C78" w14:paraId="7821188C" w14:textId="67CAADB1">
+          <w:p w14:paraId="05A1E583" w14:textId="53346D30" w:rsidR="179FB406" w:rsidRDefault="179FB406" w:rsidP="179FB406">
             <w:pPr>
+              <w:spacing w:before="240" w:after="240"/>
+            </w:pPr>
+            <w:r w:rsidRPr="179FB406">
               <w:rPr>
-                <w:rFonts w:ascii="Libre Franklin Black" w:hAnsi="Libre Franklin Black"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Libre Franklin Black" w:hAnsi="Libre Franklin Black"/>
+                <w:rFonts w:ascii="Libre Franklin Black" w:eastAsia="Libre Franklin Black" w:hAnsi="Libre Franklin Black" w:cs="Libre Franklin Black"/>
+                <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Description of cost item</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2409" w:type="dxa"/>
+            <w:tcW w:w="2307" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="61BDAA"/>
+            <w:tcMar>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00F21268" w:rsidR="00B04C78" w:rsidP="00004D5C" w:rsidRDefault="00B04C78" w14:paraId="28B7BD67" w14:textId="0CB2FA05">
+          <w:p w14:paraId="30E3CAC1" w14:textId="34BBE236" w:rsidR="179FB406" w:rsidRDefault="179FB406" w:rsidP="179FB406">
             <w:pPr>
+              <w:spacing w:before="240" w:after="240"/>
+            </w:pPr>
+            <w:r w:rsidRPr="179FB406">
               <w:rPr>
-                <w:rFonts w:ascii="Libre Franklin Black" w:hAnsi="Libre Franklin Black"/>
+                <w:rFonts w:ascii="Libre Franklin Black" w:eastAsia="Libre Franklin Black" w:hAnsi="Libre Franklin Black" w:cs="Libre Franklin Black"/>
+                <w:b/>
                 <w:bCs/>
+                <w:color w:val="1E234D"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
+              <w:t xml:space="preserve">Estimated cost </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="179FB406" w14:paraId="24F8AE2D" w14:textId="77777777" w:rsidTr="179FB406">
+        <w:trPr>
+          <w:trHeight w:val="510"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="38085966" w14:textId="08EBF09D" w:rsidR="179FB406" w:rsidRDefault="179FB406" w:rsidP="179FB406">
+            <w:pPr>
+              <w:spacing w:before="240" w:after="240"/>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="179FB406">
               <w:rPr>
-                <w:rFonts w:ascii="Libre Franklin Black" w:hAnsi="Libre Franklin Black"/>
-                <w:bCs/>
+                <w:rFonts w:ascii="Libre Franklin Medium" w:eastAsia="Libre Franklin Medium" w:hAnsi="Libre Franklin Medium" w:cs="Libre Franklin Medium"/>
+                <w:color w:val="1E234D"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Estimated cost</w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00F21268">
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2307" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3F2E693A" w14:textId="5F5F8F79" w:rsidR="179FB406" w:rsidRDefault="179FB406" w:rsidP="179FB406">
+            <w:pPr>
+              <w:spacing w:before="240" w:after="240"/>
+            </w:pPr>
+            <w:r w:rsidRPr="179FB406">
               <w:rPr>
-                <w:rFonts w:ascii="Libre Franklin Black" w:hAnsi="Libre Franklin Black"/>
-                <w:bCs/>
+                <w:rFonts w:ascii="Libre Franklin Medium" w:eastAsia="Libre Franklin Medium" w:hAnsi="Libre Franklin Medium" w:cs="Libre Franklin Medium"/>
+                <w:color w:val="1E234D"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B04C78" w:rsidTr="00B04C78" w14:paraId="475957E2" w14:textId="77777777">
+      <w:tr w:rsidR="179FB406" w14:paraId="3C8B8855" w14:textId="77777777" w:rsidTr="179FB406">
         <w:trPr>
-          <w:trHeight w:val="515"/>
+          <w:trHeight w:val="570"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6658" w:type="dxa"/>
+            <w:tcW w:w="6268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00B04C78" w:rsidP="00004D5C" w:rsidRDefault="00B04C78" w14:paraId="482AE938" w14:textId="77777777"/>
+          <w:p w14:paraId="43068609" w14:textId="481DBF99" w:rsidR="179FB406" w:rsidRDefault="179FB406" w:rsidP="179FB406">
+            <w:pPr>
+              <w:spacing w:before="240" w:after="240"/>
+            </w:pPr>
+            <w:r w:rsidRPr="179FB406">
+              <w:rPr>
+                <w:rFonts w:ascii="Libre Franklin Medium" w:eastAsia="Libre Franklin Medium" w:hAnsi="Libre Franklin Medium" w:cs="Libre Franklin Medium"/>
+                <w:color w:val="1E234D"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2409" w:type="dxa"/>
+            <w:tcW w:w="2307" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00B04C78" w:rsidP="00004D5C" w:rsidRDefault="00B04C78" w14:paraId="3141E0C9" w14:textId="77777777"/>
+          <w:p w14:paraId="79031F48" w14:textId="55172A39" w:rsidR="179FB406" w:rsidRDefault="179FB406" w:rsidP="179FB406">
+            <w:pPr>
+              <w:spacing w:before="240" w:after="240"/>
+            </w:pPr>
+            <w:r w:rsidRPr="179FB406">
+              <w:rPr>
+                <w:rFonts w:ascii="Libre Franklin Medium" w:eastAsia="Libre Franklin Medium" w:hAnsi="Libre Franklin Medium" w:cs="Libre Franklin Medium"/>
+                <w:color w:val="1E234D"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B04C78" w:rsidTr="00B04C78" w14:paraId="6ACBC542" w14:textId="77777777">
+      <w:tr w:rsidR="179FB406" w14:paraId="2467D5F9" w14:textId="77777777" w:rsidTr="179FB406">
         <w:trPr>
-          <w:trHeight w:val="563"/>
+          <w:trHeight w:val="540"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6658" w:type="dxa"/>
+            <w:tcW w:w="6268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00B04C78" w:rsidP="00004D5C" w:rsidRDefault="00B04C78" w14:paraId="498D6346" w14:textId="77777777"/>
+          <w:p w14:paraId="79066396" w14:textId="0E9F8F3C" w:rsidR="179FB406" w:rsidRDefault="179FB406" w:rsidP="179FB406">
+            <w:pPr>
+              <w:spacing w:before="240" w:after="240"/>
+            </w:pPr>
+            <w:r w:rsidRPr="179FB406">
+              <w:rPr>
+                <w:rFonts w:ascii="Libre Franklin Medium" w:eastAsia="Libre Franklin Medium" w:hAnsi="Libre Franklin Medium" w:cs="Libre Franklin Medium"/>
+                <w:color w:val="1E234D"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2409" w:type="dxa"/>
+            <w:tcW w:w="2307" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00B04C78" w:rsidP="00004D5C" w:rsidRDefault="00B04C78" w14:paraId="50265D07" w14:textId="77777777"/>
+          <w:p w14:paraId="316D470D" w14:textId="190C6B34" w:rsidR="179FB406" w:rsidRDefault="179FB406" w:rsidP="179FB406">
+            <w:pPr>
+              <w:spacing w:before="240" w:after="240"/>
+            </w:pPr>
+            <w:r w:rsidRPr="179FB406">
+              <w:rPr>
+                <w:rFonts w:ascii="Libre Franklin Medium" w:eastAsia="Libre Franklin Medium" w:hAnsi="Libre Franklin Medium" w:cs="Libre Franklin Medium"/>
+                <w:color w:val="1E234D"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B04C78" w:rsidTr="00B04C78" w14:paraId="76037376" w14:textId="77777777">
+      <w:tr w:rsidR="179FB406" w14:paraId="5740CDB1" w14:textId="77777777" w:rsidTr="179FB406">
         <w:trPr>
-          <w:trHeight w:val="545"/>
+          <w:trHeight w:val="540"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6658" w:type="dxa"/>
+            <w:tcW w:w="6268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00B04C78" w:rsidP="00004D5C" w:rsidRDefault="00B04C78" w14:paraId="265B6E83" w14:textId="77777777"/>
+          <w:p w14:paraId="59FA96A9" w14:textId="5117062E" w:rsidR="179FB406" w:rsidRDefault="179FB406" w:rsidP="179FB406">
+            <w:pPr>
+              <w:spacing w:before="240" w:after="240"/>
+            </w:pPr>
+            <w:r w:rsidRPr="179FB406">
+              <w:rPr>
+                <w:rFonts w:ascii="Libre Franklin Medium" w:eastAsia="Libre Franklin Medium" w:hAnsi="Libre Franklin Medium" w:cs="Libre Franklin Medium"/>
+                <w:color w:val="1E234D"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2409" w:type="dxa"/>
+            <w:tcW w:w="2307" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00B04C78" w:rsidP="00004D5C" w:rsidRDefault="00B04C78" w14:paraId="1CAB630C" w14:textId="77777777"/>
+          <w:p w14:paraId="66EDFABD" w14:textId="3EA3A620" w:rsidR="179FB406" w:rsidRDefault="179FB406" w:rsidP="179FB406">
+            <w:pPr>
+              <w:spacing w:before="240" w:after="240"/>
+            </w:pPr>
+            <w:r w:rsidRPr="179FB406">
+              <w:rPr>
+                <w:rFonts w:ascii="Libre Franklin Medium" w:eastAsia="Libre Franklin Medium" w:hAnsi="Libre Franklin Medium" w:cs="Libre Franklin Medium"/>
+                <w:color w:val="1E234D"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B04C78" w:rsidTr="00B04C78" w14:paraId="34F14DC0" w14:textId="77777777">
+      <w:tr w:rsidR="179FB406" w14:paraId="48F2F48C" w14:textId="77777777" w:rsidTr="179FB406">
         <w:trPr>
-          <w:trHeight w:val="545"/>
+          <w:trHeight w:val="540"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6658" w:type="dxa"/>
+            <w:tcW w:w="6268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00B04C78" w:rsidP="00004D5C" w:rsidRDefault="00B04C78" w14:paraId="65FA41E0" w14:textId="77777777"/>
-[...17 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="72D1B311" w14:textId="7D1F5639" w:rsidR="179FB406" w:rsidRDefault="179FB406" w:rsidP="179FB406">
+            <w:pPr>
+              <w:spacing w:before="240" w:after="240"/>
+            </w:pPr>
+            <w:r w:rsidRPr="179FB406">
+              <w:rPr>
+                <w:rFonts w:ascii="Libre Franklin Medium" w:eastAsia="Libre Franklin Medium" w:hAnsi="Libre Franklin Medium" w:cs="Libre Franklin Medium"/>
+                <w:color w:val="1E234D"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>Total</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2409" w:type="dxa"/>
+            <w:tcW w:w="2307" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00B04C78" w:rsidP="00004D5C" w:rsidRDefault="00B04C78" w14:paraId="18BD94D5" w14:textId="2094C991">
-            <w:r>
+          <w:p w14:paraId="629C2466" w14:textId="20B6A258" w:rsidR="179FB406" w:rsidRDefault="179FB406" w:rsidP="179FB406">
+            <w:pPr>
+              <w:spacing w:before="240" w:after="240"/>
+            </w:pPr>
+            <w:r w:rsidRPr="179FB406">
+              <w:rPr>
+                <w:rFonts w:ascii="Libre Franklin Medium" w:eastAsia="Libre Franklin Medium" w:hAnsi="Libre Franklin Medium" w:cs="Libre Franklin Medium"/>
+                <w:color w:val="1E234D"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>£</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="005374E6" w:rsidP="007C0BAD" w:rsidRDefault="005374E6" w14:paraId="6952C168" w14:textId="77777777"/>
-    <w:p w:rsidR="005374E6" w:rsidP="00D91E1E" w:rsidRDefault="00B04C78" w14:paraId="26D28FB2" w14:textId="5797DF17">
+    <w:p w14:paraId="3FBA8ACB" w14:textId="0A796859" w:rsidR="006369C7" w:rsidRDefault="41A5632C" w:rsidP="179FB406">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240"/>
+      </w:pPr>
+      <w:r w:rsidRPr="179FB406">
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin Medium" w:eastAsia="Libre Franklin Medium" w:hAnsi="Libre Franklin Medium" w:cs="Libre Franklin Medium"/>
+          <w:color w:val="1E234D"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1462B8B5" w14:textId="69EAD155" w:rsidR="006369C7" w:rsidRDefault="41A5632C" w:rsidP="179FB406">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
-      </w:pPr>
-      <w:r>
+        <w:shd w:val="clear" w:color="auto" w:fill="61BDAA"/>
+        <w:spacing w:before="240" w:after="240"/>
+      </w:pPr>
+      <w:r w:rsidRPr="179FB406">
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin Black" w:eastAsia="Libre Franklin Black" w:hAnsi="Libre Franklin Black" w:cs="Libre Franklin Black"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="1E234D"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Media and social media coverage</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B04C78" w:rsidR="00B04C78" w:rsidP="00B04C78" w:rsidRDefault="00B04C78" w14:paraId="08FDE07A" w14:textId="46666BDD">
-[...162 lines deleted...]
-        <w:rPr/>
+    <w:p w14:paraId="7F657283" w14:textId="0A436C4F" w:rsidR="006369C7" w:rsidRDefault="41A5632C" w:rsidP="179FB406">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240"/>
+      </w:pPr>
+      <w:r w:rsidRPr="179FB406">
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin Medium" w:eastAsia="Libre Franklin Medium" w:hAnsi="Libre Franklin Medium" w:cs="Libre Franklin Medium"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="1E234D"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Our Social Media or Media Team may be interested in covering your activity and promoting it to local media or on social media. Please indicate whether you’d be happy to be considered for this and have consent to promote the collective work you’re doing, if working with partner organisations.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="179FB406">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="1E234D"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="179FB406">
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin Medium" w:eastAsia="Libre Franklin Medium" w:hAnsi="Libre Franklin Medium" w:cs="Libre Franklin Medium"/>
+          <w:color w:val="1E234D"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="778EAE5C" w14:textId="581C52C2" w:rsidR="006369C7" w:rsidRDefault="41A5632C" w:rsidP="179FB406">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240"/>
+      </w:pPr>
+      <w:r w:rsidRPr="179FB406">
+        <w:rPr>
+          <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
+          <w:color w:val="1E234D"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>☐</w:t>
+      </w:r>
+      <w:r w:rsidRPr="179FB406">
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin Medium" w:eastAsia="Libre Franklin Medium" w:hAnsi="Libre Franklin Medium" w:cs="Libre Franklin Medium"/>
+          <w:color w:val="1E234D"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">No, we’d rather not. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C20B685" w14:textId="2C9387D6" w:rsidR="006369C7" w:rsidRDefault="41A5632C" w:rsidP="179FB406">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240"/>
+      </w:pPr>
+      <w:r w:rsidRPr="179FB406">
+        <w:rPr>
+          <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
+          <w:color w:val="1E234D"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>☐</w:t>
+      </w:r>
+      <w:r w:rsidRPr="179FB406">
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin Medium" w:eastAsia="Libre Franklin Medium" w:hAnsi="Libre Franklin Medium" w:cs="Libre Franklin Medium"/>
+          <w:color w:val="1E234D"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Yes, we have consent, and we’d like to be considered for media coverage. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02E1A4B3" w14:textId="67DCBCB4" w:rsidR="006369C7" w:rsidRDefault="41A5632C" w:rsidP="179FB406">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240"/>
+      </w:pPr>
+      <w:r w:rsidRPr="179FB406">
+        <w:rPr>
+          <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
+          <w:color w:val="1E234D"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>☐</w:t>
+      </w:r>
+      <w:r w:rsidRPr="179FB406">
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin Medium" w:eastAsia="Libre Franklin Medium" w:hAnsi="Libre Franklin Medium" w:cs="Libre Franklin Medium"/>
+          <w:color w:val="1E234D"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Yes, we have consent, and we’d like to be considered for social media coverage. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457AD8FB" w14:textId="5C13FC9A" w:rsidR="006369C7" w:rsidRDefault="41A5632C" w:rsidP="179FB406">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240"/>
+      </w:pPr>
+      <w:r w:rsidRPr="179FB406">
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin Medium" w:eastAsia="Libre Franklin Medium" w:hAnsi="Libre Franklin Medium" w:cs="Libre Franklin Medium"/>
+          <w:color w:val="1E234D"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Please provide your group</w:t>
       </w:r>
-      <w:ins w:author="David Heller" w:date="2025-07-29T13:01:35.747Z" w:id="955601449">
-[...29 lines deleted...]
-    <w:p w:rsidR="00B04C78" w:rsidP="00B04C78" w:rsidRDefault="00B04C78" w14:paraId="308747F9" w14:textId="255D7C99">
+      <w:r w:rsidRPr="179FB406">
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin Medium" w:eastAsia="Libre Franklin Medium" w:hAnsi="Libre Franklin Medium" w:cs="Libre Franklin Medium"/>
+          <w:color w:val="008080"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="179FB406">
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin Medium" w:eastAsia="Libre Franklin Medium" w:hAnsi="Libre Franklin Medium" w:cs="Libre Franklin Medium"/>
+          <w:color w:val="1E234D"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">s social media handles which we can use.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0FF4F1B6" w14:textId="11F01A0A" w:rsidR="006369C7" w:rsidRDefault="41A5632C" w:rsidP="179FB406">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240"/>
+      </w:pPr>
+      <w:r w:rsidRPr="179FB406">
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin Medium" w:eastAsia="Libre Franklin Medium" w:hAnsi="Libre Franklin Medium" w:cs="Libre Franklin Medium"/>
+          <w:color w:val="666666"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Click or tap here to enter text.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1AAE6DA2" w14:textId="4BCAAC31" w:rsidR="006369C7" w:rsidRDefault="41A5632C" w:rsidP="179FB406">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
-      </w:pPr>
-      <w:r>
+        <w:shd w:val="clear" w:color="auto" w:fill="61BDAA"/>
+        <w:spacing w:before="240" w:after="240"/>
+      </w:pPr>
+      <w:r w:rsidRPr="179FB406">
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin Black" w:eastAsia="Libre Franklin Black" w:hAnsi="Libre Franklin Black" w:cs="Libre Franklin Black"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="1E234D"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Tree planting in memory</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B04C78" w:rsidR="00B04C78" w:rsidP="00B04C78" w:rsidRDefault="00B04C78" w14:paraId="61BB995C" w14:textId="3CB6CF7D">
-[...9 lines deleted...]
-          <w:bCs w:val="1"/>
+    <w:p w14:paraId="6B3BC949" w14:textId="1891B018" w:rsidR="006369C7" w:rsidRDefault="41A5632C" w:rsidP="179FB406">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240"/>
+      </w:pPr>
+      <w:r w:rsidRPr="179FB406">
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin Medium" w:eastAsia="Libre Franklin Medium" w:hAnsi="Libre Franklin Medium" w:cs="Libre Franklin Medium"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="1E234D"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Generous</w:t>
       </w:r>
-      <w:r w:rsidRPr="32741286" w:rsidR="00B04C78">
-[...10 lines deleted...]
-          <w:bCs w:val="1"/>
+      <w:r w:rsidRPr="179FB406">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="1E234D"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="179FB406">
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin Medium" w:eastAsia="Libre Franklin Medium" w:hAnsi="Libre Franklin Medium" w:cs="Libre Franklin Medium"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="1E234D"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>supporters</w:t>
       </w:r>
-      <w:r w:rsidRPr="32741286" w:rsidR="00B04C78">
-[...10 lines deleted...]
-          <w:bCs w:val="1"/>
+      <w:r w:rsidRPr="179FB406">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="1E234D"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="179FB406">
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin Medium" w:eastAsia="Libre Franklin Medium" w:hAnsi="Libre Franklin Medium" w:cs="Libre Franklin Medium"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="1E234D"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>regularly leave Friends</w:t>
       </w:r>
-      <w:r w:rsidRPr="32741286" w:rsidR="00B04C78">
-[...10 lines deleted...]
-          <w:bCs w:val="1"/>
+      <w:r w:rsidRPr="179FB406">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="1E234D"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="179FB406">
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin Medium" w:eastAsia="Libre Franklin Medium" w:hAnsi="Libre Franklin Medium" w:cs="Libre Franklin Medium"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="1E234D"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>of the Earth a</w:t>
       </w:r>
-      <w:r w:rsidRPr="32741286" w:rsidR="00B04C78">
-[...10 lines deleted...]
-          <w:bCs w:val="1"/>
+      <w:r w:rsidRPr="179FB406">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="1E234D"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="179FB406">
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin Medium" w:eastAsia="Libre Franklin Medium" w:hAnsi="Libre Franklin Medium" w:cs="Libre Franklin Medium"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="1E234D"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>gift</w:t>
       </w:r>
-      <w:r w:rsidRPr="32741286" w:rsidR="00B04C78">
-[...105 lines deleted...]
-          <w:bCs w:val="1"/>
+      <w:r w:rsidRPr="179FB406">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="1E234D"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="179FB406">
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin Medium" w:eastAsia="Libre Franklin Medium" w:hAnsi="Libre Franklin Medium" w:cs="Libre Franklin Medium"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="1E234D"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>in their will. We’d like to commemorate them by planting some trees in their</w:t>
+      </w:r>
+      <w:r w:rsidRPr="179FB406">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="1E234D"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="179FB406">
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin Medium" w:eastAsia="Libre Franklin Medium" w:hAnsi="Libre Franklin Medium" w:cs="Libre Franklin Medium"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="1E234D"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>memory. If you’d like to take part,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="179FB406">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="1E234D"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="179FB406">
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin Medium" w:eastAsia="Libre Franklin Medium" w:hAnsi="Libre Franklin Medium" w:cs="Libre Franklin Medium"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="1E234D"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>let us know below and</w:t>
       </w:r>
-      <w:r w:rsidRPr="32741286" w:rsidR="00B04C78">
-[...40 lines deleted...]
-          <w:bCs w:val="1"/>
+      <w:r w:rsidRPr="179FB406">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="1E234D"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="179FB406">
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin Medium" w:eastAsia="Libre Franklin Medium" w:hAnsi="Libre Franklin Medium" w:cs="Libre Franklin Medium"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="1E234D"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>we’ll</w:t>
+      </w:r>
+      <w:r w:rsidRPr="179FB406">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="1E234D"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="179FB406">
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin Medium" w:eastAsia="Libre Franklin Medium" w:hAnsi="Libre Franklin Medium" w:cs="Libre Franklin Medium"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="1E234D"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>add</w:t>
       </w:r>
-      <w:r w:rsidRPr="32741286" w:rsidR="00B04C78">
-[...40 lines deleted...]
-          <w:bCs w:val="1"/>
+      <w:r w:rsidRPr="179FB406">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="1E234D"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="179FB406">
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin Medium" w:eastAsia="Libre Franklin Medium" w:hAnsi="Libre Franklin Medium" w:cs="Libre Franklin Medium"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="1E234D"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>an extra £50 to your grant</w:t>
+      </w:r>
+      <w:r w:rsidRPr="179FB406">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="1E234D"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="179FB406">
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin Medium" w:eastAsia="Libre Franklin Medium" w:hAnsi="Libre Franklin Medium" w:cs="Libre Franklin Medium"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="1E234D"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>to fund some tree-planting activity.</w:t>
       </w:r>
-      <w:r w:rsidRPr="32741286" w:rsidR="00B04C78">
-[...67 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="179FB406">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="1E234D"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="179FB406">
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin Medium" w:eastAsia="Libre Franklin Medium" w:hAnsi="Libre Franklin Medium" w:cs="Libre Franklin Medium"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="1E234D"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A8C5DA9" w14:textId="6C3FDD82" w:rsidR="006369C7" w:rsidRDefault="41A5632C" w:rsidP="179FB406">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240"/>
+      </w:pPr>
+      <w:r w:rsidRPr="179FB406">
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin Medium" w:eastAsia="Libre Franklin Medium" w:hAnsi="Libre Franklin Medium" w:cs="Libre Franklin Medium"/>
+          <w:color w:val="1E234D"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F395B98" w14:textId="5A268C8B" w:rsidR="006369C7" w:rsidRDefault="41A5632C" w:rsidP="179FB406">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240"/>
+      </w:pPr>
+      <w:r w:rsidRPr="179FB406">
+        <w:rPr>
+          <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
+          <w:color w:val="1E234D"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>☐</w:t>
+      </w:r>
+      <w:r w:rsidRPr="179FB406">
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin Medium" w:eastAsia="Libre Franklin Medium" w:hAnsi="Libre Franklin Medium" w:cs="Libre Franklin Medium"/>
+          <w:color w:val="1E234D"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Yes, we would like an extra £50 to fund some tree-planting activity </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65AFA127" w14:textId="75ED1EB2" w:rsidR="006369C7" w:rsidRDefault="41A5632C" w:rsidP="179FB406">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240"/>
+      </w:pPr>
+      <w:r w:rsidRPr="179FB406">
+        <w:rPr>
+          <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
+          <w:color w:val="1E234D"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>☐</w:t>
+      </w:r>
+      <w:r w:rsidRPr="179FB406">
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin Medium" w:eastAsia="Libre Franklin Medium" w:hAnsi="Libre Franklin Medium" w:cs="Libre Franklin Medium"/>
+          <w:color w:val="1E234D"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">No thank you </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="721EC242" w14:textId="7EE509FF" w:rsidR="006369C7" w:rsidRDefault="41A5632C" w:rsidP="179FB406">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240"/>
+      </w:pPr>
+      <w:r w:rsidRPr="179FB406">
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin Medium" w:eastAsia="Libre Franklin Medium" w:hAnsi="Libre Franklin Medium" w:cs="Libre Franklin Medium"/>
+          <w:color w:val="1E234D"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>______________________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00677BA1" w:rsidR="00677BA1" w:rsidP="00677BA1" w:rsidRDefault="00677BA1" w14:paraId="0531861D" w14:textId="77777777">
-      <w:r w:rsidRPr="00677BA1">
+    <w:p w14:paraId="56203B87" w14:textId="56D760FD" w:rsidR="006369C7" w:rsidRDefault="41A5632C" w:rsidP="179FB406">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240"/>
+      </w:pPr>
+      <w:r w:rsidRPr="179FB406">
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin Medium" w:eastAsia="Libre Franklin Medium" w:hAnsi="Libre Franklin Medium" w:cs="Libre Franklin Medium"/>
+          <w:color w:val="1E234D"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">Friends of the Earth handles data in accordance with our Privacy Policy, which can be found on our website at </w:t>
       </w:r>
-      <w:hyperlink w:tgtFrame="_blank" w:history="1" r:id="rId13">
-        <w:r w:rsidRPr="00677BA1">
+      <w:hyperlink r:id="rId13">
+        <w:r w:rsidRPr="179FB406">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Libre Franklin Medium" w:eastAsia="Libre Franklin Medium" w:hAnsi="Libre Franklin Medium" w:cs="Libre Franklin Medium"/>
+            <w:color w:val="5A54A0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>https://friendsoftheearth.uk/about-us/privacy-policy</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00677BA1">
+      <w:r w:rsidRPr="179FB406">
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin Medium" w:eastAsia="Libre Franklin Medium" w:hAnsi="Libre Franklin Medium" w:cs="Libre Franklin Medium"/>
+          <w:color w:val="1E234D"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00677BA1">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00677BA1">
+      <w:r w:rsidRPr="179FB406">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="1E234D"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t> </w:t>
       </w:r>
-    </w:p>
-[...2 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="179FB406">
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin Medium" w:eastAsia="Libre Franklin Medium" w:hAnsi="Libre Franklin Medium" w:cs="Libre Franklin Medium"/>
+          <w:color w:val="1E234D"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F6D21BB" w14:textId="3BAABB74" w:rsidR="006369C7" w:rsidRDefault="41A5632C" w:rsidP="179FB406">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240"/>
+      </w:pPr>
+      <w:r w:rsidRPr="179FB406">
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin Medium" w:eastAsia="Libre Franklin Medium" w:hAnsi="Libre Franklin Medium" w:cs="Libre Franklin Medium"/>
           <w:b/>
           <w:bCs/>
+          <w:color w:val="1E234D"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Please return this form by email to</w:t>
       </w:r>
-      <w:r w:rsidRPr="00677BA1">
+      <w:r w:rsidRPr="179FB406">
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin Medium" w:eastAsia="Libre Franklin Medium" w:hAnsi="Libre Franklin Medium" w:cs="Libre Franklin Medium"/>
+          <w:color w:val="1E234D"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink w:tgtFrame="_blank" w:history="1" r:id="rId14">
-        <w:r w:rsidRPr="00677BA1">
+      <w:hyperlink r:id="rId14">
+        <w:r w:rsidRPr="179FB406">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Libre Franklin Medium" w:eastAsia="Libre Franklin Medium" w:hAnsi="Libre Franklin Medium" w:cs="Libre Franklin Medium"/>
+            <w:color w:val="5A54A0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>community@foe.co.uk</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00677BA1">
-[...10 lines deleted...]
-    <w:p w:rsidRPr="00677BA1" w:rsidR="00677BA1" w:rsidP="00677BA1" w:rsidRDefault="00677BA1" w14:paraId="509E02F3" w14:textId="0A80C7FB">
+      <w:r w:rsidRPr="179FB406">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="1E234D"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="179FB406">
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin Medium" w:eastAsia="Libre Franklin Medium" w:hAnsi="Libre Franklin Medium" w:cs="Libre Franklin Medium"/>
+          <w:color w:val="1E234D"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D3C35A6" w14:textId="76C0B3EC" w:rsidR="006369C7" w:rsidRDefault="41A5632C" w:rsidP="179FB406">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240"/>
+      </w:pPr>
+      <w:r w:rsidRPr="179FB406">
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin Medium" w:eastAsia="Libre Franklin Medium" w:hAnsi="Libre Franklin Medium" w:cs="Libre Franklin Medium"/>
+          <w:color w:val="1E234D"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="692347D9" w14:textId="29C74361" w:rsidR="006369C7" w:rsidRDefault="41A5632C" w:rsidP="179FB406">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
-      </w:pPr>
-      <w:r>
+        <w:shd w:val="clear" w:color="auto" w:fill="61BDAA"/>
+        <w:spacing w:before="240" w:after="240"/>
+      </w:pPr>
+      <w:r w:rsidRPr="179FB406">
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin Black" w:eastAsia="Libre Franklin Black" w:hAnsi="Libre Franklin Black" w:cs="Libre Franklin Black"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="1E234D"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Friends of the Earth is extremely grateful to players of People’s Postcode Lottery for supporting our Local Action Group fund</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B04C78" w:rsidR="00677BA1" w:rsidP="00B04C78" w:rsidRDefault="00677BA1" w14:paraId="40FFDE36" w14:textId="77777777"/>
-    <w:p w:rsidR="00677BA1" w:rsidP="00677BA1" w:rsidRDefault="00677BA1" w14:paraId="7826CE1D" w14:textId="3B57A5D8">
+    <w:p w14:paraId="30458824" w14:textId="7604A2EA" w:rsidR="006369C7" w:rsidRDefault="41A5632C" w:rsidP="179FB406">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240"/>
+      </w:pPr>
+      <w:r w:rsidRPr="179FB406">
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin Medium" w:eastAsia="Libre Franklin Medium" w:hAnsi="Libre Franklin Medium" w:cs="Libre Franklin Medium"/>
+          <w:color w:val="1E234D"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50C0E102" w14:textId="3AF69BC3" w:rsidR="006369C7" w:rsidRDefault="41A5632C" w:rsidP="179FB406">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
-      </w:pPr>
-      <w:r>
+        <w:shd w:val="clear" w:color="auto" w:fill="61BDAA"/>
+        <w:spacing w:before="240" w:after="240"/>
+      </w:pPr>
+      <w:r w:rsidRPr="179FB406">
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin Black" w:eastAsia="Libre Franklin Black" w:hAnsi="Libre Franklin Black" w:cs="Libre Franklin Black"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="1E234D"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>For staff use only</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C531B5" w:rsidP="00F111BA" w:rsidRDefault="00677BA1" w14:paraId="63BB5F64" w14:textId="0B16E7F3">
-      <w:r>
+    <w:p w14:paraId="728B2F70" w14:textId="0507348E" w:rsidR="006369C7" w:rsidRDefault="41A5632C" w:rsidP="179FB406">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240"/>
+      </w:pPr>
+      <w:r w:rsidRPr="179FB406">
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin Medium" w:eastAsia="Libre Franklin Medium" w:hAnsi="Libre Franklin Medium" w:cs="Libre Franklin Medium"/>
+          <w:color w:val="1E234D"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">Please complete the table below outlining the total amount to be paid to the group. </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
-        <w:tblW w:w="9067" w:type="dxa"/>
-[...5 lines deleted...]
-        </w:tblBorders>
+        <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="6658"/>
-        <w:gridCol w:w="2409"/>
+        <w:gridCol w:w="6272"/>
+        <w:gridCol w:w="2304"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="00F21268" w:rsidR="00677BA1" w:rsidTr="0FEF99BC" w14:paraId="36A111B0" w14:textId="77777777">
+      <w:tr w:rsidR="179FB406" w14:paraId="478A3B98" w14:textId="77777777" w:rsidTr="179FB406">
         <w:trPr>
-          <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-          <w:trHeight w:val="518"/>
+          <w:trHeight w:val="525"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="6658" w:type="dxa"/>
+            <w:tcW w:w="6272" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="5A54A0"/>
-            <w:tcMar/>
+            <w:tcMar>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00F21268" w:rsidR="00677BA1" w:rsidP="00004D5C" w:rsidRDefault="00677BA1" w14:paraId="5F01F35A" w14:textId="58F0D447">
+          <w:p w14:paraId="584E15B2" w14:textId="71FA8754" w:rsidR="179FB406" w:rsidRDefault="179FB406" w:rsidP="179FB406">
             <w:pPr>
+              <w:spacing w:before="240" w:after="240"/>
+            </w:pPr>
+            <w:r w:rsidRPr="179FB406">
               <w:rPr>
-                <w:rFonts w:ascii="Libre Franklin Black" w:hAnsi="Libre Franklin Black"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Libre Franklin Black" w:hAnsi="Libre Franklin Black"/>
+                <w:rFonts w:ascii="Libre Franklin Black" w:eastAsia="Libre Franklin Black" w:hAnsi="Libre Franklin Black" w:cs="Libre Franklin Black"/>
+                <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Description of approved costing</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-[...1 lines deleted...]
-            <w:tcMar/>
+            <w:tcW w:w="2304" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="61BDAA"/>
+            <w:tcMar>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00F21268" w:rsidR="00677BA1" w:rsidP="00004D5C" w:rsidRDefault="00677BA1" w14:paraId="68E1B9C8" w14:textId="58FAF31C">
+          <w:p w14:paraId="21F0FE4F" w14:textId="53A45C86" w:rsidR="179FB406" w:rsidRDefault="179FB406" w:rsidP="179FB406">
             <w:pPr>
+              <w:spacing w:before="240" w:after="240"/>
+            </w:pPr>
+            <w:r w:rsidRPr="179FB406">
               <w:rPr>
-                <w:rFonts w:ascii="Libre Franklin Black" w:hAnsi="Libre Franklin Black"/>
+                <w:rFonts w:ascii="Libre Franklin Black" w:eastAsia="Libre Franklin Black" w:hAnsi="Libre Franklin Black" w:cs="Libre Franklin Black"/>
+                <w:b/>
                 <w:bCs/>
-              </w:rPr>
-[...4 lines deleted...]
-                <w:bCs/>
+                <w:color w:val="1E234D"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Amount approved</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00677BA1" w:rsidTr="0FEF99BC" w14:paraId="176534A9" w14:textId="77777777">
+      <w:tr w:rsidR="179FB406" w14:paraId="47C81817" w14:textId="77777777" w:rsidTr="179FB406">
         <w:trPr>
-          <w:trHeight w:val="515"/>
+          <w:trHeight w:val="510"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-[...1 lines deleted...]
-            <w:tcMar/>
+            <w:tcW w:w="6272" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00677BA1" w:rsidP="00004D5C" w:rsidRDefault="00677BA1" w14:paraId="5C305338" w14:textId="77777777"/>
+          <w:p w14:paraId="0FD49194" w14:textId="0DE4678C" w:rsidR="179FB406" w:rsidRDefault="179FB406" w:rsidP="179FB406">
+            <w:pPr>
+              <w:spacing w:before="240" w:after="240"/>
+            </w:pPr>
+            <w:r w:rsidRPr="179FB406">
+              <w:rPr>
+                <w:rFonts w:ascii="Libre Franklin Medium" w:eastAsia="Libre Franklin Medium" w:hAnsi="Libre Franklin Medium" w:cs="Libre Franklin Medium"/>
+                <w:color w:val="1E234D"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-[...1 lines deleted...]
-            <w:tcMar/>
+            <w:tcW w:w="2304" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00677BA1" w:rsidP="00004D5C" w:rsidRDefault="00677BA1" w14:paraId="44F573B8" w14:textId="77777777"/>
+          <w:p w14:paraId="1F4A799B" w14:textId="263F48EC" w:rsidR="179FB406" w:rsidRDefault="179FB406" w:rsidP="179FB406">
+            <w:pPr>
+              <w:spacing w:before="240" w:after="240"/>
+            </w:pPr>
+            <w:r w:rsidRPr="179FB406">
+              <w:rPr>
+                <w:rFonts w:ascii="Libre Franklin Medium" w:eastAsia="Libre Franklin Medium" w:hAnsi="Libre Franklin Medium" w:cs="Libre Franklin Medium"/>
+                <w:color w:val="1E234D"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00677BA1" w:rsidTr="0FEF99BC" w14:paraId="53A508A7" w14:textId="77777777">
+      <w:tr w:rsidR="179FB406" w14:paraId="48330F90" w14:textId="77777777" w:rsidTr="179FB406">
         <w:trPr>
-          <w:trHeight w:val="563"/>
+          <w:trHeight w:val="570"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-[...1 lines deleted...]
-            <w:tcMar/>
+            <w:tcW w:w="6272" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00677BA1" w:rsidP="00004D5C" w:rsidRDefault="00677BA1" w14:paraId="20A1F091" w14:textId="77777777"/>
+          <w:p w14:paraId="461B05D9" w14:textId="5F2CF506" w:rsidR="179FB406" w:rsidRDefault="179FB406" w:rsidP="179FB406">
+            <w:pPr>
+              <w:spacing w:before="240" w:after="240"/>
+            </w:pPr>
+            <w:r w:rsidRPr="179FB406">
+              <w:rPr>
+                <w:rFonts w:ascii="Libre Franklin Medium" w:eastAsia="Libre Franklin Medium" w:hAnsi="Libre Franklin Medium" w:cs="Libre Franklin Medium"/>
+                <w:color w:val="1E234D"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-[...1 lines deleted...]
-            <w:tcMar/>
+            <w:tcW w:w="2304" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00677BA1" w:rsidP="00004D5C" w:rsidRDefault="00677BA1" w14:paraId="7F96B4DA" w14:textId="77777777"/>
+          <w:p w14:paraId="4D110FA2" w14:textId="3D8356CE" w:rsidR="179FB406" w:rsidRDefault="179FB406" w:rsidP="179FB406">
+            <w:pPr>
+              <w:spacing w:before="240" w:after="240"/>
+            </w:pPr>
+            <w:r w:rsidRPr="179FB406">
+              <w:rPr>
+                <w:rFonts w:ascii="Libre Franklin Medium" w:eastAsia="Libre Franklin Medium" w:hAnsi="Libre Franklin Medium" w:cs="Libre Franklin Medium"/>
+                <w:color w:val="1E234D"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00677BA1" w:rsidTr="0FEF99BC" w14:paraId="2AF2703C" w14:textId="77777777">
+      <w:tr w:rsidR="179FB406" w14:paraId="3CE01385" w14:textId="77777777" w:rsidTr="179FB406">
         <w:trPr>
-          <w:trHeight w:val="545"/>
+          <w:trHeight w:val="540"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-[...1 lines deleted...]
-            <w:tcMar/>
+            <w:tcW w:w="6272" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00677BA1" w:rsidP="00004D5C" w:rsidRDefault="00677BA1" w14:paraId="7D49D970" w14:textId="77777777"/>
+          <w:p w14:paraId="0605F8B9" w14:textId="58EB9BD8" w:rsidR="179FB406" w:rsidRDefault="179FB406" w:rsidP="179FB406">
+            <w:pPr>
+              <w:spacing w:before="240" w:after="240"/>
+            </w:pPr>
+            <w:r w:rsidRPr="179FB406">
+              <w:rPr>
+                <w:rFonts w:ascii="Libre Franklin Medium" w:eastAsia="Libre Franklin Medium" w:hAnsi="Libre Franklin Medium" w:cs="Libre Franklin Medium"/>
+                <w:color w:val="1E234D"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-[...1 lines deleted...]
-            <w:tcMar/>
+            <w:tcW w:w="2304" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00677BA1" w:rsidP="00004D5C" w:rsidRDefault="00677BA1" w14:paraId="152797AC" w14:textId="77777777"/>
+          <w:p w14:paraId="38604595" w14:textId="3A1B498F" w:rsidR="179FB406" w:rsidRDefault="179FB406" w:rsidP="179FB406">
+            <w:pPr>
+              <w:spacing w:before="240" w:after="240"/>
+            </w:pPr>
+            <w:r w:rsidRPr="179FB406">
+              <w:rPr>
+                <w:rFonts w:ascii="Libre Franklin Medium" w:eastAsia="Libre Franklin Medium" w:hAnsi="Libre Franklin Medium" w:cs="Libre Franklin Medium"/>
+                <w:color w:val="1E234D"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00677BA1" w:rsidTr="0FEF99BC" w14:paraId="3E8D1E36" w14:textId="77777777">
+      <w:tr w:rsidR="179FB406" w14:paraId="5FA8F436" w14:textId="77777777" w:rsidTr="179FB406">
         <w:trPr>
-          <w:trHeight w:val="545"/>
+          <w:trHeight w:val="540"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-[...1 lines deleted...]
-            <w:tcMar/>
+            <w:tcW w:w="6272" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00677BA1" w:rsidP="00004D5C" w:rsidRDefault="00677BA1" w14:paraId="31C883F7" w14:textId="77777777"/>
+          <w:p w14:paraId="678CFDB9" w14:textId="45CA7014" w:rsidR="179FB406" w:rsidRDefault="179FB406" w:rsidP="179FB406">
+            <w:pPr>
+              <w:spacing w:before="240" w:after="240"/>
+            </w:pPr>
+            <w:r w:rsidRPr="179FB406">
+              <w:rPr>
+                <w:rFonts w:ascii="Libre Franklin Medium" w:eastAsia="Libre Franklin Medium" w:hAnsi="Libre Franklin Medium" w:cs="Libre Franklin Medium"/>
+                <w:color w:val="1E234D"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-[...1 lines deleted...]
-            <w:tcMar/>
+            <w:tcW w:w="2304" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00677BA1" w:rsidP="00004D5C" w:rsidRDefault="00677BA1" w14:paraId="747B7039" w14:textId="77777777"/>
+          <w:p w14:paraId="44987DE9" w14:textId="23678903" w:rsidR="179FB406" w:rsidRDefault="179FB406" w:rsidP="179FB406">
+            <w:pPr>
+              <w:spacing w:before="240" w:after="240"/>
+            </w:pPr>
+            <w:r w:rsidRPr="179FB406">
+              <w:rPr>
+                <w:rFonts w:ascii="Libre Franklin Medium" w:eastAsia="Libre Franklin Medium" w:hAnsi="Libre Franklin Medium" w:cs="Libre Franklin Medium"/>
+                <w:color w:val="1E234D"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00677BA1" w:rsidTr="0FEF99BC" w14:paraId="6FD46C7D" w14:textId="77777777">
+      <w:tr w:rsidR="179FB406" w14:paraId="2C6153EF" w14:textId="77777777" w:rsidTr="179FB406">
         <w:trPr>
-          <w:trHeight w:val="545"/>
+          <w:trHeight w:val="540"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-[...1 lines deleted...]
-            <w:tcMar/>
+            <w:tcW w:w="6272" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00677BA1" w:rsidP="00004D5C" w:rsidRDefault="00677BA1" w14:paraId="46CCDFD9" w14:textId="36463DE3">
-            <w:r>
+          <w:p w14:paraId="41C361C0" w14:textId="50BA7660" w:rsidR="179FB406" w:rsidRDefault="179FB406" w:rsidP="179FB406">
+            <w:pPr>
+              <w:spacing w:before="240" w:after="240"/>
+            </w:pPr>
+            <w:r w:rsidRPr="179FB406">
+              <w:rPr>
+                <w:rFonts w:ascii="Libre Franklin Medium" w:eastAsia="Libre Franklin Medium" w:hAnsi="Libre Franklin Medium" w:cs="Libre Franklin Medium"/>
+                <w:color w:val="1E234D"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>Total to deposit</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-[...1 lines deleted...]
-            <w:tcMar/>
+            <w:tcW w:w="2304" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00677BA1" w:rsidP="00004D5C" w:rsidRDefault="00677BA1" w14:paraId="3CB466B1" w14:textId="77777777">
-            <w:r>
+          <w:p w14:paraId="18CF72FC" w14:textId="09C5CAC5" w:rsidR="179FB406" w:rsidRDefault="179FB406" w:rsidP="179FB406">
+            <w:pPr>
+              <w:spacing w:before="240" w:after="240"/>
+            </w:pPr>
+            <w:r w:rsidRPr="179FB406">
+              <w:rPr>
+                <w:rFonts w:ascii="Libre Franklin Medium" w:eastAsia="Libre Franklin Medium" w:hAnsi="Libre Franklin Medium" w:cs="Libre Franklin Medium"/>
+                <w:color w:val="1E234D"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>£</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="0FEF99BC" w:rsidRDefault="0FEF99BC" w14:paraId="6F87F5A8" w14:textId="28A246AF"/>
-[...10 lines deleted...]
-        <w:rPr/>
+    <w:p w14:paraId="14AA50B9" w14:textId="220C24D3" w:rsidR="006369C7" w:rsidRPr="000E39F8" w:rsidRDefault="41A5632C" w:rsidP="000E39F8">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240"/>
+      </w:pPr>
+      <w:r w:rsidRPr="5CDBDA4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin Medium" w:eastAsia="Libre Franklin Medium" w:hAnsi="Libre Franklin Medium" w:cs="Libre Franklin Medium"/>
+          <w:color w:val="1E234D"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="488EFF4F">
-[...165 lines deleted...]
-    <w:sectPr w:rsidRPr="005374E6" w:rsidR="00677BA1" w:rsidSect="00A4320E">
+    </w:p>
+    <w:p w14:paraId="7A0C71FE" w14:textId="0E34A138" w:rsidR="006369C7" w:rsidRPr="00865151" w:rsidRDefault="006369C7" w:rsidP="006369C7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:hAnsi="Libre Franklin"/>
+          <w:color w:val="1E234D"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7A248C54" w14:textId="43DC30E6" w:rsidR="006369C7" w:rsidRDefault="006369C7" w:rsidP="5CDBDA4F">
+      <w:pPr>
+        <w:rPr>
+          <w:rStyle w:val="PlaceholderText"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="5CDBDA4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:hAnsi="Libre Franklin"/>
+          <w:color w:val="1E234D"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Libre Franklin" w:hAnsi="Libre Franklin"/>
+            <w:color w:val="1E234D"/>
+          </w:rPr>
+          <w:id w:val="167995077"/>
+          <w:showingPlcHdr/>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidR="491B9D27" w:rsidRPr="5CDBDA4F">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t xml:space="preserve">     </w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rStyle w:val="normaltextrun"/>
+            <w:rFonts w:ascii="Libre Franklin" w:hAnsi="Libre Franklin"/>
+            <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+            <w:lang w:val="en-US"/>
+          </w:rPr>
+          <w:id w:val="-79303361"/>
+          <w:showingPlcHdr/>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidR="205093C1" w:rsidRPr="5CDBDA4F">
+            <w:rPr>
+              <w:rFonts w:ascii="Libre Franklin" w:hAnsi="Libre Franklin"/>
+              <w:color w:val="1E234D"/>
+            </w:rPr>
+            <w:t xml:space="preserve">  </w:t>
+          </w:r>
+          <w:r w:rsidR="205093C1" w:rsidRPr="5CDBDA4F">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+            <w:t xml:space="preserve">   </w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidRPr="5CDBDA4F">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Libre Franklin" w:hAnsi="Libre Franklin"/>
+          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="237F9775" w14:textId="572522A3" w:rsidR="006A25AC" w:rsidRDefault="00000000" w:rsidP="69B98244">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:hAnsi="Libre Franklin"/>
+          <w:color w:val="1E234D"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Libre Franklin" w:hAnsi="Libre Franklin"/>
+            <w:color w:val="1E234D"/>
+          </w:rPr>
+          <w:id w:val="444896137"/>
+          <w:showingPlcHdr/>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidR="69EF6EBD" w:rsidRPr="69B98244">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t xml:space="preserve">     </w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Libre Franklin" w:hAnsi="Libre Franklin"/>
+            <w:color w:val="1E234D"/>
+          </w:rPr>
+          <w:id w:val="-184683774"/>
+          <w:showingPlcHdr/>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidR="69EF6EBD" w:rsidRPr="69B98244">
+            <w:rPr>
+              <w:rFonts w:ascii="Libre Franklin" w:hAnsi="Libre Franklin"/>
+              <w:color w:val="1E234D"/>
+            </w:rPr>
+            <w:t xml:space="preserve">     </w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+    </w:p>
+    <w:p w14:paraId="350AF7A8" w14:textId="77777777" w:rsidR="006A25AC" w:rsidRDefault="006A25AC" w:rsidP="006A25AC">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:hAnsi="Libre Franklin"/>
+          <w:color w:val="1E234D"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="00CBB9EF" w14:textId="77777777" w:rsidR="006A25AC" w:rsidRPr="00865151" w:rsidRDefault="006A25AC" w:rsidP="006A25AC">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:hAnsi="Libre Franklin"/>
+          <w:color w:val="1E234D"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="22A8A765" w14:textId="77777777" w:rsidR="006A25AC" w:rsidRPr="00865151" w:rsidRDefault="006A25AC" w:rsidP="006A25AC">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:hAnsi="Libre Franklin"/>
+          <w:color w:val="1E234D"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3610B800" w14:textId="77777777" w:rsidR="006A25AC" w:rsidRPr="006369C7" w:rsidRDefault="006A25AC">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:hAnsi="Libre Franklin"/>
+          <w:color w:val="1E234D"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="006A25AC" w:rsidRPr="006369C7" w:rsidSect="00A570E3">
       <w:headerReference w:type="default" r:id="rId15"/>
-      <w:headerReference w:type="first" r:id="rId16"/>
-[...1 lines deleted...]
-      <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
+      <w:footerReference w:type="default" r:id="rId16"/>
+      <w:headerReference w:type="first" r:id="rId17"/>
+      <w:footerReference w:type="first" r:id="rId18"/>
+      <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
-      <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
-      <w:footerReference w:type="default" r:id="Rc20d912873dc438e"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
-<file path=word/commentsExtended.xml><?xml version="1.0" encoding="utf-8"?>
-[...6 lines deleted...]
-
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="000B7DD0" w:rsidP="00DC471E" w:rsidRDefault="000B7DD0" w14:paraId="703FF1BD" w14:textId="77777777">
+    <w:p w14:paraId="6424D1D0" w14:textId="77777777" w:rsidR="000E40E8" w:rsidRDefault="000E40E8" w:rsidP="005F64C3">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="000B7DD0" w:rsidP="00DC471E" w:rsidRDefault="000B7DD0" w14:paraId="3FD1A660" w14:textId="77777777">
+    <w:p w14:paraId="42B977D2" w14:textId="77777777" w:rsidR="000E40E8" w:rsidRDefault="000E40E8" w:rsidP="005F64C3">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w:rsidR="000B7DD0" w:rsidRDefault="000B7DD0" w14:paraId="3E2C687C" w14:textId="77777777"/>
+    <w:p w14:paraId="27B9FDB2" w14:textId="77777777" w:rsidR="000E40E8" w:rsidRDefault="000E40E8"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Times New Roman">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="Libre Franklin Medium">
-    <w:altName w:val="Calibri"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00000FF" w:usb1="4000205B" w:usb2="00000000" w:usb3="00000000" w:csb0="00000193" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Times New Roman (Body CS)">
-[...1 lines deleted...]
-    <w:panose1 w:val="00000000000000000000"/>
+  <w:font w:name="Calibri Light">
+    <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
-    <w:family w:val="roman"/>
-[...6 lines deleted...]
-    <w:family w:val="auto"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A00000FF" w:usb1="4000205B" w:usb2="00000000" w:usb3="00000000" w:csb0="00000193" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Gothic Light">
     <w:altName w:val="游ゴシック Light"/>
     <w:panose1 w:val="020B0300000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Times New Roman (Headings CS)">
-[...11 lines deleted...]
-  <w:font w:name="Libre Franklin">
+  <w:font w:name="Libre Franklin Black">
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00000FF" w:usb1="4000205B" w:usb2="00000000" w:usb3="00000000" w:csb0="00000193" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri Light">
-    <w:panose1 w:val="020F0302020204030204"/>
+  <w:font w:name="Libre Franklin">
     <w:charset w:val="00"/>
-    <w:family w:val="swiss"/>
+    <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="A00000FF" w:usb1="4000205B" w:usb2="00000000" w:usb3="00000000" w:csb0="00000193" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Mincho">
-    <w:altName w:val="游明朝"/>
-    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
-    <w:notTrueType/>
-    <w:pitch w:val="default"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w:rsidRPr="00DA612D" w:rsidR="00DA612D" w:rsidP="0781EF78" w:rsidRDefault="00DA612D" w14:paraId="3F895129" w14:textId="06AD03D3">
+  <w:p w14:paraId="0D04638E" w14:textId="3682F77F" w:rsidR="69B98244" w:rsidRDefault="179FB406" w:rsidP="69B98244">
     <w:pPr>
-      <w:spacing w:before="240" w:beforeAutospacing="off" w:after="240" w:afterAutospacing="off"/>
-[...5 lines deleted...]
-      </w:rPr>
+      <w:pStyle w:val="Footer"/>
     </w:pPr>
+    <w:r w:rsidRPr="179FB406">
+      <w:t xml:space="preserve">Friends of the Earth Charitable Trust. Registered charity number 281681. Company number 1533942. Registered in England and Wales. Our registered office is: 1st Floor, The Printworks, 139 Clapham Road, SW9 0HP.  </w:t>
+    </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
-  <w:p w:rsidR="32741286" w:rsidP="0781EF78" w:rsidRDefault="32741286" w14:paraId="1B9AC785" w14:textId="407F1E02">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="37BD6723" w14:textId="3682F77F" w:rsidR="179FB406" w:rsidRDefault="179FB406" w:rsidP="179FB406">
     <w:pPr>
-      <w:bidi w:val="0"/>
-[...6 lines deleted...]
-      </w:rPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+    <w:r w:rsidRPr="179FB406">
+      <w:t xml:space="preserve">Friends of the Earth Charitable Trust. Registered charity number 281681. Company number 1533942. Registered in England and Wales. Our registered office is: 1st Floor, The Printworks, 139 Clapham Road, SW9 0HP.  </w:t>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="40DA8F7E" w14:textId="3C56BA7A" w:rsidR="179FB406" w:rsidRDefault="179FB406" w:rsidP="179FB406">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="000B7DD0" w:rsidP="00DC471E" w:rsidRDefault="000B7DD0" w14:paraId="66C8671A" w14:textId="77777777">
+    <w:p w14:paraId="34F5C873" w14:textId="77777777" w:rsidR="000E40E8" w:rsidRDefault="000E40E8" w:rsidP="005F64C3">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="000B7DD0" w:rsidP="00DC471E" w:rsidRDefault="000B7DD0" w14:paraId="6DB9FAE1" w14:textId="77777777">
+    <w:p w14:paraId="2A656F84" w14:textId="77777777" w:rsidR="000E40E8" w:rsidRDefault="000E40E8" w:rsidP="005F64C3">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w:rsidR="000B7DD0" w:rsidRDefault="000B7DD0" w14:paraId="60A0A5B3" w14:textId="77777777"/>
+    <w:p w14:paraId="4A15D1D8" w14:textId="77777777" w:rsidR="000E40E8" w:rsidRDefault="000E40E8"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-[...2 lines deleted...]
-      <w:pStyle w:val="Header"/>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="0C6BC359" w14:textId="702E744E" w:rsidR="005F64C3" w:rsidRPr="005F64C3" w:rsidRDefault="00A570E3" w:rsidP="00A570E3">
+    <w:r>
       <w:rPr>
-        <w:rFonts w:ascii="Libre Franklin" w:hAnsi="Libre Franklin"/>
-[...4 lines deleted...]
-        <w:rFonts w:ascii="Libre Franklin" w:hAnsi="Libre Franklin"/>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3B843420" wp14:editId="59D0905B">
-[...18 lines deleted...]
-          <wp:docPr id="1" name="Picture 1" descr="A picture containing text&#10;&#10;Description automatically generated"/>
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7866E928" wp14:editId="1F0BA60F">
+          <wp:extent cx="1659988" cy="697026"/>
+          <wp:effectExtent l="0" t="0" r="0" b="0"/>
+          <wp:docPr id="1985526848" name="Picture 1"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="1" name="Picture 1" descr="A picture containing text&#10;&#10;Description automatically generated"/>
+                  <pic:cNvPr id="1453423231" name="Picture 1453423231"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="1515745" cy="682625"/>
+                    <a:ext cx="1716992" cy="720962"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
-          <wp14:sizeRelH relativeFrom="page">
-[...5 lines deleted...]
-        </wp:anchor>
+        </wp:inline>
       </w:drawing>
     </w:r>
-    <w:r w:rsidRPr="002B7574">
+    <w:r w:rsidR="179FB406">
       <w:rPr>
-        <w:rFonts w:ascii="Libre Franklin" w:hAnsi="Libre Franklin"/>
-[...15 lines deleted...]
-        <w:rFonts w:ascii="Libre Franklin" w:hAnsi="Libre Franklin"/>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="313EE001" wp14:editId="5424643F">
-[...18 lines deleted...]
-          <wp:docPr id="1049549249" name="Picture 1049549249" descr="A picture containing text&#10;&#10;Description automatically generated"/>
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6135CBCE" wp14:editId="0B678157">
+          <wp:extent cx="1518036" cy="682811"/>
+          <wp:effectExtent l="0" t="0" r="0" b="0"/>
+          <wp:docPr id="1594652665" name="drawing"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="1" name="Picture 1" descr="A picture containing text&#10;&#10;Description automatically generated"/>
+                  <pic:cNvPr id="339194533" name="Picture 339194533"/>
+                  <pic:cNvPicPr/>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId2">
+                    <a:extLst>
+                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr>
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="1518036" cy="682811"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+        </wp:inline>
+      </w:drawing>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="415F61B0" w14:textId="6001411C" w:rsidR="005F64C3" w:rsidRPr="005F64C3" w:rsidRDefault="005F64C3">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Libre Franklin Black" w:hAnsi="Libre Franklin Black"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="36988A4D" w14:textId="57C23A8A" w:rsidR="179FB406" w:rsidRDefault="002261D3" w:rsidP="179FB406">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:drawing>
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="514CB552" wp14:editId="03675053">
+          <wp:extent cx="1659988" cy="697026"/>
+          <wp:effectExtent l="0" t="0" r="0" b="0"/>
+          <wp:docPr id="1838015883" name="Picture 1"/>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="1453423231" name="Picture 1453423231"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="1515745" cy="682625"/>
+                    <a:ext cx="1716992" cy="720962"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
-          <wp14:sizeRelH relativeFrom="page">
-[...5 lines deleted...]
-        </wp:anchor>
+        </wp:inline>
       </w:drawing>
     </w:r>
-    <w:r w:rsidR="32741286">
+    <w:r w:rsidR="179FB406">
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
       <w:drawing>
-        <wp:inline wp14:editId="31185C2B" wp14:anchorId="7EA4C7A4">
-          <wp:extent cx="2114550" cy="666750"/>
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2B6D8EEA" wp14:editId="58EB2584">
+          <wp:extent cx="1518036" cy="682811"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
-          <wp:docPr id="1477030414" name="drawing"/>
+          <wp:docPr id="700835147" name="drawing"/>
           <wp:cNvGraphicFramePr>
-            <a:graphicFrameLocks noChangeAspect="1"/>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
-          <a:graphic>
-            <a:graphicData xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="1477030414" name=""/>
+                  <pic:cNvPr id="289893256" name="Picture 289893256"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
-                  <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId667135897">
+                  <a:blip r:embed="rId2">
                     <a:extLst>
-                      <a:ext xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
-                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="2114550" cy="666750"/>
+                    <a:ext cx="1518036" cy="682811"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
+  <w:p w14:paraId="6DACDE0C" w14:textId="44884064" w:rsidR="179FB406" w:rsidRDefault="179FB406" w:rsidP="179FB406">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:numPicBullet w:numPicBulletId="0">
+    <w:pict>
+      <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
+        <v:stroke joinstyle="miter"/>
+        <v:formulas>
+          <v:f eqn="if lineDrawn pixelLineWidth 0"/>
+          <v:f eqn="sum @0 1 0"/>
+          <v:f eqn="sum 0 0 @1"/>
+          <v:f eqn="prod @2 1 2"/>
+          <v:f eqn="prod @3 21600 pixelWidth"/>
+          <v:f eqn="prod @3 21600 pixelHeight"/>
+          <v:f eqn="sum @0 0 1"/>
+          <v:f eqn="prod @6 1 2"/>
+          <v:f eqn="prod @7 21600 pixelWidth"/>
+          <v:f eqn="sum @8 21600 0"/>
+          <v:f eqn="prod @7 21600 pixelHeight"/>
+          <v:f eqn="sum @10 21600 0"/>
+        </v:formulas>
+        <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
+        <o:lock v:ext="edit" aspectratio="t"/>
+      </v:shapetype>
+      <v:shape id="_x0000_i1025" type="#_x0000_t75" style="width:59.45pt;height:45.2pt" o:bullet="t">
+        <v:imagedata r:id="rId1" o:title="carousel_template BLUE ARROW"/>
+      </v:shape>
+    </w:pict>
+  </w:numPicBullet>
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="08263A71"/>
-[...87 lines deleted...]
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="10D160D6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="AFE6AB82"/>
     <w:lvl w:ilvl="0" w:tplc="CF6C0CEC">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Libre Franklin Medium" w:hAnsi="Libre Franklin Medium" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:rFonts w:ascii="Libre Franklin Medium" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Libre Franklin Medium" w:cstheme="minorBidi" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="280746BE"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="5B1E09AC"/>
+    <w:lvl w:ilvl="0" w:tplc="1200EF42">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="–"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Libre Franklin Medium" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Libre Franklin Medium" w:cstheme="minorBidi" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="11535436"/>
+    <w:nsid w:val="283E1D3F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="D5E67236"/>
-[...1 lines deleted...]
-      <w:start w:val="1"/>
+    <w:tmpl w:val="FA5AE2A0"/>
+    <w:lvl w:ilvl="0" w:tplc="CF6C0CEC">
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
-        <w:color w:val="auto"/>
+        <w:rFonts w:ascii="Libre Franklin Medium" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Libre Franklin Medium" w:cstheme="minorBidi" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="171005B3"/>
+    <w:nsid w:val="4A3E782A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="FE744956"/>
-    <w:lvl w:ilvl="0" w:tplc="7B6687FE">
+    <w:tmpl w:val="605869A4"/>
+    <w:lvl w:ilvl="0" w:tplc="30746280">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%1."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1512" w:hanging="360"/>
-      </w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
+    <w:lvl w:ilvl="1" w:tplc="2904D9BE" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%2."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2808" w:hanging="360"/>
-      </w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF">
+    <w:lvl w:ilvl="2" w:tplc="E1EA8B88" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerRoman"/>
-[...4 lines deleted...]
-      </w:pPr>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF">
+    <w:lvl w:ilvl="3" w:tplc="45F06FA4" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%4."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4248" w:hanging="360"/>
-      </w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF">
+    <w:lvl w:ilvl="4" w:tplc="6840B5FC" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%5."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4968" w:hanging="360"/>
-      </w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF">
+    <w:lvl w:ilvl="5" w:tplc="0D329F02" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerRoman"/>
-[...4 lines deleted...]
-      </w:pPr>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF">
+    <w:lvl w:ilvl="6" w:tplc="9C4EFC52" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%7."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6408" w:hanging="360"/>
-      </w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF">
+    <w:lvl w:ilvl="7" w:tplc="7A44E616" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%8."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="7128" w:hanging="360"/>
-      </w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF">
+    <w:lvl w:ilvl="8" w:tplc="95020408" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerRoman"/>
-[...4 lines deleted...]
-      </w:pPr>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1A0276B5"/>
-[...86 lines deleted...]
-    <w:nsid w:val="224274CD"/>
+    <w:nsid w:val="5A164249"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="494698EA"/>
-[...433 lines deleted...]
-    <w:lvl w:ilvl="0">
+    <w:tmpl w:val="4E184464"/>
+    <w:lvl w:ilvl="0" w:tplc="AA065D20">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
+      <w:lvlPicBulletId w:val="0"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="417" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
-[...572 lines deleted...]
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5DCDA8DF"/>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="711B5EB2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="A91074E2"/>
-[...1 lines deleted...]
-      <w:start w:val="1"/>
+    <w:tmpl w:val="54141482"/>
+    <w:lvl w:ilvl="0" w:tplc="1200EF42">
       <w:numFmt w:val="bullet"/>
-      <w:pStyle w:val="Arrowlist"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="–"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:ind w:left="417" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Libre Franklin Medium" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Libre Franklin Medium" w:cstheme="minorBidi" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="93489664">
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="1137" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="254ACBBC">
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="360"/>
+        <w:ind w:left="1857" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="76FAC920">
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="2577" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="862248F0">
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="3297" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="AA7C0624">
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="360"/>
+        <w:ind w:left="4017" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="E8CA396A">
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
+        <w:ind w:left="4737" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="0D827CCA">
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760" w:hanging="360"/>
+        <w:ind w:left="5457" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="D6A2BBDC">
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6480" w:hanging="360"/>
+        <w:ind w:left="6177" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="1206674658">
-    <w:abstractNumId w:val="11"/>
+  <w:num w:numId="1" w16cid:durableId="1600064187">
+    <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="1902255400">
-[...17 lines deleted...]
-  <w:num w:numId="8" w16cid:durableId="908685753">
+  <w:num w:numId="2" w16cid:durableId="497311917">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="9" w16cid:durableId="1426224394">
-    <w:abstractNumId w:val="8"/>
+  <w:num w:numId="3" w16cid:durableId="129330350">
+    <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="10" w16cid:durableId="2001077933">
-    <w:abstractNumId w:val="13"/>
+  <w:num w:numId="4" w16cid:durableId="947733020">
+    <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="11" w16cid:durableId="639504809">
+  <w:num w:numId="5" w16cid:durableId="1161500935">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="12" w16cid:durableId="872503232">
-[...14 lines deleted...]
-  <w:num w:numId="17" w16cid:durableId="1421633355">
+  <w:num w:numId="6" w16cid:durableId="244844652">
     <w:abstractNumId w:val="3"/>
-  </w:num>
-[...1 lines deleted...]
-    <w:abstractNumId w:val="15"/>
   </w:num>
 </w:numbering>
 </file>
 
-<file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
-[...2 lines deleted...]
-
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="50"/>
+  <w:proofState w:spelling="clean"/>
   <w:attachedTemplate r:id="rId1"/>
-  <w:stylePaneFormatFilter w:val="1F08" w:allStyles="0" w:customStyles="0" w:latentStyles="0" w:stylesInUse="1" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
-[...1 lines deleted...]
-  <w:defaultTabStop w:val="288"/>
+  <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:hdrShapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00B04C78"/>
-[...113 lines deleted...]
-    <w:rsid w:val="00996E14"/>
+    <w:rsidRoot w:val="00327404"/>
+    <w:rsid w:val="0003313C"/>
+    <w:rsid w:val="000B084E"/>
+    <w:rsid w:val="000E39F8"/>
+    <w:rsid w:val="000E40E8"/>
+    <w:rsid w:val="001227C8"/>
+    <w:rsid w:val="00177D30"/>
+    <w:rsid w:val="00215BD8"/>
+    <w:rsid w:val="002261D3"/>
+    <w:rsid w:val="002C517B"/>
+    <w:rsid w:val="00327404"/>
+    <w:rsid w:val="00334C97"/>
+    <w:rsid w:val="00374EA7"/>
+    <w:rsid w:val="003E600B"/>
+    <w:rsid w:val="00436880"/>
+    <w:rsid w:val="00532620"/>
+    <w:rsid w:val="00594027"/>
+    <w:rsid w:val="005F64C3"/>
+    <w:rsid w:val="006369C7"/>
+    <w:rsid w:val="006A25AC"/>
+    <w:rsid w:val="006C053E"/>
+    <w:rsid w:val="007763B9"/>
+    <w:rsid w:val="007E1D69"/>
+    <w:rsid w:val="007E416F"/>
+    <w:rsid w:val="008353B3"/>
+    <w:rsid w:val="00865151"/>
+    <w:rsid w:val="00926ACE"/>
     <w:rsid w:val="009C1F8A"/>
-    <w:rsid w:val="009D2B74"/>
-[...26 lines deleted...]
-    <w:rsid w:val="00C74D40"/>
+    <w:rsid w:val="009F2F08"/>
+    <w:rsid w:val="00A570E3"/>
+    <w:rsid w:val="00AA1039"/>
+    <w:rsid w:val="00AC66C7"/>
+    <w:rsid w:val="00B22903"/>
+    <w:rsid w:val="00BA334F"/>
+    <w:rsid w:val="00BB5219"/>
+    <w:rsid w:val="00C269E9"/>
+    <w:rsid w:val="00C31489"/>
     <w:rsid w:val="00C75CA4"/>
-    <w:rsid w:val="00CD1899"/>
-[...158 lines deleted...]
-    <w:rsid w:val="7EE7AAF5"/>
+    <w:rsid w:val="00C816F5"/>
+    <w:rsid w:val="00D4630C"/>
+    <w:rsid w:val="00D50982"/>
+    <w:rsid w:val="00F41A4E"/>
+    <w:rsid w:val="09E62581"/>
+    <w:rsid w:val="0BCA636C"/>
+    <w:rsid w:val="0E0CBB45"/>
+    <w:rsid w:val="0EC4556E"/>
+    <w:rsid w:val="0ECCDC6C"/>
+    <w:rsid w:val="179FB406"/>
+    <w:rsid w:val="205093C1"/>
+    <w:rsid w:val="342F6C16"/>
+    <w:rsid w:val="374F5E51"/>
+    <w:rsid w:val="41A5632C"/>
+    <w:rsid w:val="456CDF3C"/>
+    <w:rsid w:val="45B308A0"/>
+    <w:rsid w:val="45CFA9CF"/>
+    <w:rsid w:val="491B9D27"/>
+    <w:rsid w:val="4BFC2B3A"/>
+    <w:rsid w:val="532200A5"/>
+    <w:rsid w:val="5CDBDA4F"/>
+    <w:rsid w:val="5DEE9729"/>
+    <w:rsid w:val="68C84B0D"/>
+    <w:rsid w:val="69945DFF"/>
+    <w:rsid w:val="69B98244"/>
+    <w:rsid w:val="69EF6EBD"/>
+    <w:rsid w:val="71A7FF06"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="769E912F"/>
+  <w14:docId w14:val="4B7B4E6B"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{C445C2D9-2128-47F0-B64F-DADA2F6D78C1}"/>
+  <w15:docId w15:val="{4D659F03-DB1B-415F-9288-CC7133811946}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
-  </w:docDefaults>
-[...4217 lines deleted...]
-    </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -9627,99 +4817,327 @@
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="179FB406"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="179FB406"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Header">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="HeaderChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="005F64C3"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4513"/>
+        <w:tab w:val="right" w:pos="9026"/>
+      </w:tabs>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Header"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="005F64C3"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Footer">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FooterChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="005F64C3"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4513"/>
+        <w:tab w:val="right" w:pos="9026"/>
+      </w:tabs>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+    <w:name w:val="Footer Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Footer"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="005F64C3"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="007E416F"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableGrid">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="00215BD8"/>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="006369C7"/>
+    <w:rPr>
+      <w:color w:val="0563C1" w:themeColor="hyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="UnresolvedMention">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="006369C7"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="normaltextrun">
+    <w:name w:val="normaltextrun"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:rsid w:val="006369C7"/>
+  </w:style>
   <w:style w:type="character" w:styleId="PlaceholderText">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00F01274"/>
+    <w:rsid w:val="006369C7"/>
     <w:rPr>
-      <w:color w:val="666666"/>
+      <w:color w:val="808080"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="179FB406"/>
+    <w:pPr>
+      <w:spacing w:after="80"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:divs>
+    <w:div w:id="1730687169">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1347513084">
+          <w:marLeft w:val="446"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="849609539">
+          <w:marLeft w:val="446"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1700735895">
+          <w:marLeft w:val="446"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+  </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://friendsoftheearth.uk/about-us/privacy-policy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.google.com/document/d/1rEowVpmU1KwAFgtzQat5PQIJhPyk11d21H2V_gr6VAY/edit?tab=t.0" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:community@foe.co.uk" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:community@foe.co.uk" TargetMode="External"/></Relationships>
+</file>
+
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
+</file>
+
+<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
+</file>
+
+<file path=word/_rels/numbering.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+</file>
+
+<file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\natalie.rowed\Downloads\Local%20action%20group%20document%20template_MASTER%20(3).dotx" TargetMode="External"/></Relationships>
+</file>
+
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
@@ -9985,130 +5403,76 @@
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
-<file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...2 lines deleted...]
-
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
+    <_dlc_DocId xmlns="fde13217-2f03-40ca-80f4-28e1f6c715bd">TJQSZSAJ4VUY-1595295654-87389</_dlc_DocId>
+    <_dlc_DocIdUrl xmlns="fde13217-2f03-40ca-80f4-28e1f6c715bd">
+      <Url>https://foecentral.sharepoint.com/campaignactivism/_layouts/15/DocIdRedir.aspx?ID=TJQSZSAJ4VUY-1595295654-87389</Url>
+      <Description>TJQSZSAJ4VUY-1595295654-87389</Description>
+    </_dlc_DocIdUrl>
     <FOEStrategyKeywordsTaxHTField0 xmlns="fde13217-2f03-40ca-80f4-28e1f6c715bd">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </FOEStrategyKeywordsTaxHTField0>
     <TaxCatchAll xmlns="fde13217-2f03-40ca-80f4-28e1f6c715bd" xsi:nil="true"/>
     <TaxCatchAllLabel xmlns="fde13217-2f03-40ca-80f4-28e1f6c715bd" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="45db0576-a235-4eff-b4db-f87eb20cf1ac">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
     <FOEDocumentTypeTaxHTField0 xmlns="fde13217-2f03-40ca-80f4-28e1f6c715bd">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </FOEDocumentTypeTaxHTField0>
-    <_dlc_DocId xmlns="fde13217-2f03-40ca-80f4-28e1f6c715bd">TJQSZSAJ4VUY-1595295654-88855</_dlc_DocId>
-[...6 lines deleted...]
-    </lcf76f155ced4ddcb4097134ff3c332f>
     <_ip_UnifiedCompliancePolicyUIAction xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
     <_ip_UnifiedCompliancePolicyProperties xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...48 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100D72FE172B54E5A4ABCAC992392782E84" ma:contentTypeVersion="19" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="f77bc53ed28c2b17115b69628e6389de">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="fde13217-2f03-40ca-80f4-28e1f6c715bd" xmlns:ns3="45db0576-a235-4eff-b4db-f87eb20cf1ac" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="63f629491652633fdfac89eda6682ecc" ns1:_="" ns2:_="" ns3:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="fde13217-2f03-40ca-80f4-28e1f6c715bd"/>
     <xsd:import namespace="45db0576-a235-4eff-b4db-f87eb20cf1ac"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:FOEDocumentTypeTaxHTField0" minOccurs="0"/>
                 <xsd:element ref="ns2:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:TaxCatchAllLabel" minOccurs="0"/>
                 <xsd:element ref="ns2:FOEStrategyKeywordsTaxHTField0" minOccurs="0"/>
                 <xsd:element ref="ns2:_dlc_DocId" minOccurs="0"/>
                 <xsd:element ref="ns2:_dlc_DocIdUrl" minOccurs="0"/>
                 <xsd:element ref="ns2:_dlc_DocIdPersistId" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns2:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoKeyPoints" minOccurs="0"/>
@@ -10383,124 +5747,189 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-[...3 lines deleted...]
-<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<spe:Receivers xmlns:spe="http://schemas.microsoft.com/sharepoint/events">
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10001</Type>
+    <SequenceNumber>1000</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10002</Type>
+    <SequenceNumber>1001</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10004</Type>
+    <SequenceNumber>1002</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10006</Type>
+    <SequenceNumber>1003</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+</spe:Receivers>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{35799F03-F71A-4605-862B-4C3F49D3189A}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{576174AC-2585-4C35-9506-CD07F5FBF38D}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="fde13217-2f03-40ca-80f4-28e1f6c715bd"/>
     <ds:schemaRef ds:uri="45db0576-a235-4eff-b4db-f87eb20cf1ac"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CF55A505-0B8C-4C96-9B18-247C83BA8A0B}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B4041A37-62D2-4F82-B72F-CF210CFB6BD1}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
+    <ds:schemaRef ds:uri="fde13217-2f03-40ca-80f4-28e1f6c715bd"/>
+    <ds:schemaRef ds:uri="45db0576-a235-4eff-b4db-f87eb20cf1ac"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{691BAE8B-9ECA-4D99-9070-D11DE16B28E8}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1C8646C9-1840-4439-9E1B-248BAB51A285}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/events"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-[...18 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-[...9 lines deleted...]
-</ap:Properties>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <Template>Local action group document template_MASTER (3)</Template>
+  <TotalTime></TotalTime>
+  <Pages>5</Pages>
+  <Words>898</Words>
+  <Characters>5122</Characters>
+  <Application>Microsoft Office Word</Application>
+  <DocSecurity>0</DocSecurity>
+  <Lines>42</Lines>
+  <Paragraphs>12</Paragraphs>
+  <ScaleCrop>false</ScaleCrop>
+  <Company/>
+  <LinksUpToDate>false</LinksUpToDate>
+  <CharactersWithSpaces>6008</CharactersWithSpaces>
+  <SharedDoc>false</SharedDoc>
+  <HyperlinksChanged>false</HyperlinksChanged>
+  <AppVersion></AppVersion>
+</Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
-<coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
+<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>Maya Metheven</dc:creator>
-  <keywords/>
+  <dc:creator>Natalie Rowed</dc:creator>
+  <cp:keywords/>
   <dc:description/>
-  <lastModifiedBy>Beth Arnell</lastModifiedBy>
-  <revision>20</revision>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-</coreProperties>
+</cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100D72FE172B54E5A4ABCAC992392782E84</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="FOEDocumentType">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="_dlc_DocIdItemGuid">
+    <vt:lpwstr>bc5dd071-2b50-4b76-b6ff-732b7479f707</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="FOEStrategyKeywords">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="FOEDocumentType">
     <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="_dlc_DocIdItemGuid">
-    <vt:lpwstr>3d06a33f-665c-4a99-b7f7-18ccc57c7f74</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="FOEStrategyKeywords">
+    <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MediaServiceImageTags">
-    <vt:lpwstr/>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="FOEFinalRelease">
+    <vt:bool>false</vt:bool>
   </property>
 </Properties>
 </file>